--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1565,83 +1565,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05218271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Does the Chinese coastal ports disruption affect the reliability of the maritime network? Evidence from port importance and typhoon risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naixia Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanqing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.103846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jag.2024.103846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04665720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: A global analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Astou Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 915, pp.170099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04407981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Does just transition increase social and environmental risks? Evidence from global port cities development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangqi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1650,344 +1918,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105, pp.107370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eiar.2023.107370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04314390v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">halshs-04407981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All aboard: The effects of port development</w:t>
               </w:r>
@@ -2452,8479 +2452,8479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04194432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatial Network Analysis of Container Port Operations: The Case of Ship Turnaround Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks and Spatial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11067-022-09570-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03719064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The spatial determinants of innovation diffusion: Evidence from global shipping networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101, pp.103358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03719062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revisiting port system delineation through an analysis of maritime interdependencies among seaports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoJournal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10708-020-10341-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port specialization and connectivity in the global maritime network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03088839.2020.1840640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inland cities, maritime gateways and international trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.103433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mutual specialization of port and urban functions: The case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Amdaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc‐antoine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (2), pp.439 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pirs.12659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03719089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the effect of distance on the network topology of the Global Container Shipping Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Tsiotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.21250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00387-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03408185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting urban hierarchy and specialization from a maritime perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (3), pp.371-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03088839.2019.1693065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalization and Regionalization: Empirical Evidence from Itinerary Structure and Port Organization of World Cruise of Cunard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xumao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (19), pp.7893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12197893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disruptions in Spatial Networks: a Comparative Study of Major Shocks Affecting Ports and Shipping Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Spatial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11067-022-09570-z⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20, pp.423-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11067-019-09482-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The spatial determinants of innovation diffusion: Evidence from global shipping networks</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02588551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban gravity in the global container shipping network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 101, pp.103358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103358⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 85, pp.102729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2020.102729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02588449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The complex network analysis of liner shipping networks: Lessons from the merger between COSCO and CSCL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yui‐Yip Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Growth and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (4), pp.1877-1893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/grow.12428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geography of maritime networks: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.102824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2020.102824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02922543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The speed of trade. Empirical analysis of vessel voyage and turnaround times across world container ports (1977-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PORTUSplus_the online Journal of RETE N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, https://portusonline.org/the-speed-of-trade-empirical-analysis-of-vessel-voyage-and-turnaround-times-across-world-container-ports-1977-2016-1/#</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between transport and geography : A scientometric analysis of port-related articles in Journal of Transport Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roozbeh Panahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf K.Y. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Afenyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investment Strategy of Chinese Terminal Operators along the “21st-Century Maritime Silk Road”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanbo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.2066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11072066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02092097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between geography and transport: A scientometric analysis of port studies in Journal of Transport Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roozbeh Panahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf K.Y. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changmin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuli Afenyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, pp.102527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2019.102527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02520430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sea-Land Interdependence in the Global Maritime Network: the Case of Australian Port Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks and Spatial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11067-018-9403-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring land-sea interactions at ports and cities : insights from geomatics and network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, https://portusonline.org/measuring-land-sea-interactions-at-ports-and-cities-insights-from-geomatics-and-network-analysis/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritime networks as systems of cities: The long-term interdependencies between global shipping flows and urban development (1890–2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.340-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2017.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the globe. The patterns of mega-ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port Technology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.94-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02996088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1895-2016年全球海运网络中的海峡两岸 港口运输联系变化</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Geographica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11821/dlxb201812002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02073489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From hierarchy to networking : The evolution of the ’21st century Maritime Silk Road’ container shipping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.416-435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">China’s Global Shipping Connectivity: Internal and External Dynamics in the Contemporary Era (1890–2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Geographical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.202 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11769-018-0942-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilayer dynamics of complex spatial networks: The case of global maritime flows (1977–2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2017.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Across the waves: a bibliometric analysis of container shipping research since the 1960s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yui-Yip Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf K. Y. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Fu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Policy and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 49 (1), pp.1-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03088839.2020.1840640⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 44 (6), pp.667-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03088839.2017.1311425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">David Guerrero</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Afrique dans la logistique mondiale : une approche par les réseaux d’armateurs de lignes maritimes conteneurisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 | 2017, pp.17-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From hierarchy to networking: the evolution of the “twenty-first-century Maritime Silk Road” container shipping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yui-Yip Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (4), pp.416-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01441647.2018.1441923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in shipping data analysis. Contributions to maritime studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, http://portusonline.org/en/advances-in-shipping-data-analysis-contributions-to-maritime-studies/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GeoSeastems: an innovative tool to map global shipping flows. Application to the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The changing influence of city-systems on global shipping networks : an empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Connecting the World through Global Shipping Networks, 1 (1), http://jshippingandtrade.springeropen.com/articles/10.1186/s41072-016-0006-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional integration and maritime connectivity across the Maghreb seaport system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Z. Mohamed-Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 104, pp.103433. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103433⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 51, pp.280-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2015.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marc‐antoine Faure</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peripherality in the global container shipping network : The case of the Southern African container port system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Ronald Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo E. Notteboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (1), pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-014-9610-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regions and material flows : Investigating the regional branching and industry relatedness of port traffic in a global perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-city relationships and global maritime flows in the last 120 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41072-016-0006-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The polarization of global container flows by interoceanic canals: geographic coverage and network vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Maritime economics in a Post-Expansion Panama Canal Era, 43 (2), pp.242-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03088839.2015.1022612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749639v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regions and material flows: investigating the regional branching and industry relatedness of port traffic in a global perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.805-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeg/lbv010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-Korean maritime flows: Beyond the border?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Across the waves, 30, http://portusonline.org/inter-korean-maritime-flows-beyond-the-border/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires d’objets mobiles dans un espace support fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, MODÉLISER LES DYNAMIQUES SPATIALES, 25 (3), pp.331-354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview - The man who brought containerisation to Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Compass, 29, http://portusonline.org/interview-the-man-who-brought-containerisation-to-europe/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ports and the local embedding of commodity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers in Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 101 (2), pp.439 - 460. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pirs.12659⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 94 (3), pp.607-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pirs.12083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inside the pond : an analysis of Northeast Asia’s long‐term maritime dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Maritime Affairs and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.25-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global maritime connectivity: a long-term perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port Technology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, http://www.porttechnology.org/images/uploads/technical_papers/034-036.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport corridors and regional balance in China: the case of coal trade and logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial science and network science: Review and outcomes of a complex relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Spatial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20, pp.423-447. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11067-019-09482-5⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (3-4), pp.297-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11067-013-9222-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration économique de la Méditerranée par les réseaux maritimes et portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Intégration(s) en Méditerranée, 220 (2), pp.13-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr.220.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network science and spatial science : Review and outcomes of a complex relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks and Spatial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau maritime mondial et hiérarchie portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03086198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The changing tides of port geography (1950–2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koi Yu Adolf Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (6), pp.785-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309132513516178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cities and transport networks in shipping and logistics research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Asian Journal of Shipping and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), pp.149-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network diversity and maritime flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2013.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional resilience and spatial cycles: Long-term evolution of the Chinese port system (221BC-2010AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (5), pp.521-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waterfront redevelopment: the fragility of local benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, http://www.portusonline.org/waterfront-redevelopment-the-fragility-of-local-benefits/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examining container vessel turnaround times across the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Merk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port Technology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03110112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du global au local : les nouveaux gérants des terminaux portuaires algériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Z. Mohamed-Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), http://espacepolitique.revues.org/index2294.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peripheral Challenge in Container Port System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao'E Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Geographical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.97-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritime constellations: A complex network approach to shipping and ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Policy and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47 (3), pp.371-387. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 39 (2), pp.151-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551207v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New port development and global city making: Emergence of the Shanghai-Yangshan multilayered gateway hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03088839.2019.1693065⟩</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chengjin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 85, pp.102729. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2020.102729⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 25, pp.58-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2012.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00717879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The worldwide maritime network of container shipping: Spatial structure and regional dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo E. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth and Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/grow.12428⟩</w:t>
+              <w:t xml:space="preserve">Global Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.395-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-0374.2011.00355.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00538051v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribución de las rutas del transporte marítimo de corta distancia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Merk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papeles de economia española / Economía de las Comunidades Autónomas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maghreb port cities in transition: the case of Tangier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Z. Mohamed-Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PORTUSplus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), http://www.reteonline.org</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port competition and network polarization at the East Asian maritime corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koi Yu Adolf Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.60-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00558856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cities in Worldwide Air and Sea Flows: A multiple networks analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Ietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528, http://cybergeo.revues.org/23603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00582554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports algériens dans la mondialisation : la fin du paradoxe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Setti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Z. Mohamed-Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.85-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00595498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports et la façade maritime du Maghreb, entre intégration régionale et mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Z. Mohamed-Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (101), http://mappemonde.mgm.fr/num29/articles/art11103.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical model of container port system and its empirical research in Yangtze River Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (3), pp.397-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reti marittime e gerarchie portuali in Europa: un confronto tra Nord e Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ingegnere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30-34, pp.18-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00538053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commodity variety and seaport performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans R.A. Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (9), pp.1221-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343400903167904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating world cities into production networks: The case of port cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. de Langen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.92-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrality and vulnerability in liner shipping networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koi Yu Adolf Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (1), pp.17-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrality and vulnerability in liner shipping networks : revisiting the Northeast Asian port hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Woo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-similarity between coupled networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roni Parshani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Ietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Havlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (6), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/68002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00560442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ports in multi-level maritime networks: Evidence from the Atlantic (1996-2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 88, pp.102824. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2020.102824⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 18 (4), pp.508-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...188 lines deleted...]
-                <w:t xml:space="preserve">M. Afenyo</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Going West? Spatial polarization of the North Korean port system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Cheol Jo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 81</w:t>
+              <w:t xml:space="preserve">, 2009, 17 (5), pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régions portuaires et mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 111, pp.15-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Mawuli Afenyo</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local strength and global weakness: A maritime network perspective on South Korea as Northeast Asia's logistics hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Maritime Affairs and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.32-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Ali El Hosni</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political and economic factors in the evolution of North Korea's maritime connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Cheol Jo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of International Logistics and Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1), pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mattia Bunel</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial glocalization in Asia-Pacific hub port cities: A comparison of Hong Kong and Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Spatial Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urban Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.162-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Justin Berli</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00457697v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport integration at European ports: Measuring the role and position of intermediaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn R. van Der Horst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, https://portusonline.org/measuring-land-sea-interactions-at-ports-and-cities-insights-from-geomatics-and-network-analysis/</w:t>
+              <w:t xml:space="preserve">European Journal of Transport and Infrastructure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.121-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...175 lines deleted...]
-                <w:t xml:space="preserve">Y.Y. Lau</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal cities, port activities and logistics constraints in a socialist developing country : The case of North Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Cheol Jo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38, pp.416-435</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...288 lines deleted...]
-                <w:t xml:space="preserve">Yui-Yip Lau</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal cities, port activities and logistic constraints in a socialist developing country: The case of North Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Cheol Jo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 38 (4), pp.416-435. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 28 (1), pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Xiaowen Fu</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les connexions maritimes de la Corée du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (3), pp.208-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie mondiale des relations ville-port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 417, http://cybergeo.revues.org/index17332.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A tale of Asia's world ports: The spatial evolution in global hub port cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.W. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (1), pp.372-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hub dependence in constrained economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Policy and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 44 (6), pp.667-684. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 35 (4), pp.377-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Multilayer dynamics of complex spatial networks: The case of global maritime flows (1977–2008)</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incheon, vitrine de la Corée du Sud et masque de Séoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (1), http://mappemonde.mgm.fr/num13/articles/art07102.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring intermodalism at European port cities: An employment-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Review of Intermodal Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (3), pp.313-334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mattia Bunel</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajin-Seonbong, new gateway of Northeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Cheol Jo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33</w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (4), pp.927-950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archipel nord-coréen : transition économique et blocages territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34, http://portusonline.org/en/advances-in-shipping-data-analysis-contributions-to-maritime-studies/</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (3), http://mappemonde.mgm.fr/num15/articles/art07302.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corée du Nord : vers l'ouverture des ports maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Marine Marchande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 Juin (4566), pp.6-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmarking urban networking strategies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Korea Spatial Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (1), pp.3-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-city relationships in Europe and Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Logistics and Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (2), pp.13-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waterfront redevelopment and territorial integration in Le Havre (France) and Southampton (UK): Implications for Busan, Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Policy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.127-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontline soldiers of globalisation: port-city evolution and regional competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoJournal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 81 (1), pp.139-151. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 67 (2), pp.107-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...3694 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458057v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritime trade and port evolution in a socialist developing country: Nampo, gateway of North Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...1625 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Cheol Jo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11564,51 +11564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port Systems in Global Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo E. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2023, Routledge Studies in Transport Analysis, 9781032327730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12176,51 +12176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et santé dans les villes portuaires : quelles données pour une analyse comparative au niveau mondial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12361,51 +12361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic and critical review of port system research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo E. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet; Theo Notteboom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Systems in Global Competition. Spatial-Economic Perspectives on the Co-Development of Seaports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -12564,51 +12564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port migration patterns in the global seaport system since the 1950s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo E. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Slack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12666,295 +12666,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04588346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sanders L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maritime Network Analysis: Connectivity and Spatial Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannis Spiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to Maritime Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.299-317, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-61852-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293379v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03480382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is maritime transport an urban network? The interplay between global container flows and urban hierarchies</w:t>
               </w:r>
@@ -13182,51 +13182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liner shipping networks : service types, configuration and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Logistics : A Guide to Contemporary Shipping and Port Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kogan Page, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13459,64 +13459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannis Spiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Zissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide to Maritime Informatics : Reporting Systems, Databases, and Visual Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.299 - 317, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13554,51 +13554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global maritime networks in container shipping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo E. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dong-Wook Song; Photis Panayides. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Logistics. A Guide to Contemporary Shipping and Port Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
@@ -14033,51 +14033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographies of Maritime Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.49 - 70, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14488,334 +14488,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Changing Interplay Between European Cities and Intermodal Transport Networks (1970s–2010s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sevil Seten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Angela Carpenter; Rodrigo Lozano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Port Cities in Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.241-263, 2020, 978-3-030-36463-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-36464-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02516396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port systems and regional hierarchies in Africa in the long term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Seaports and Maritime Economics in Historical Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, pp.45 - 80, 2020, Palgrave Studies in Maritime Economics</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geography vs. topology in the evolution of the global container shipping network (1977-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographies of Maritime Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.49-70, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781788976640.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02544851v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">hal-04292848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corridor maritime d’Asie orientale : nouveau cœur du système-monde ?</w:t>
               </w:r>
@@ -15131,1804 +15131,1804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01952045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intra- vs. extra-regional connectivity of the Black Sea port system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Gruchevska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo E. Notteboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducruet C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.107-128, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Encyclopedia of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell &amp; Association of American Geographers, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport maritime et les ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’océan à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le système technico-économico-planétaire peut-il résister au choc?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David D.; Thierry de Montbrial. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre de l'information aura-t-elle lieu ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2100759728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Nuninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léna Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peupler la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05273095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">Ducruet C. </w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Encyclopedia of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell &amp; Association of American Geographers, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports et le transport maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Euzen A.; Gaill F.; Lacroix D.; Cury Ph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'océan à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.136-137, 2017, 978-2-271-11652-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01614368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geopolitical and logistical factors in the evolution of North Korea's shipping flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Woo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.107-128, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.357-379, 2017, 9780367886288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...373 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Roussin</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03426544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The local determinants of interregional shipping flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Tei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.357-379, 2017, 9780367886288</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">London, Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-250, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchies portuaires dans le monde et changements régionaux de connectivité maritime, 1890-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sea in History Vol. 4 : The Modern World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Boydell &amp; Brewer, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Euzen A.; Gaill F.; Lacroix D.; Cury Ph. </w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiérarchies portuaires dans le monde et changements régionaux de connectivité maritime, 1890-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchet C.; Rodger N.A.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'océan à découvert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.136-137, 2017, 978-2-271-11652-9</w:t>
+              <w:t xml:space="preserve">La mer dans l'Histoire / The Sea in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boydell &amp; Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.631-649, 2017, La période contemporaine / The Modern World, 9781783271566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">César Ducruet. </w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: taking the pulse of world trade and movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducruet C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.231-250, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.1-8, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...119 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal data modeling of ship-to-ship interactions in mid-19th-century high seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mobasheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducruet C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.1-8, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.263-272, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geovisualizing the sail-to-steam transition through vessel movement data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lagesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducruet C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.263-272, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.189-205, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...80 lines deleted...]
-              <w:t xml:space="preserve">Ducruet C. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623631v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cluster dynamics in the collapsing Soviet shipping network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawya Zreik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.189-205, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-337, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">César Ducruet. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partition, independence and maritime networks in South Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenmei Tsubota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atiya Habeeb Kidwai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducruet C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.317-337, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+              <w:t xml:space="preserve">, pp.415-431, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Atiya Habeeb Kidwai</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Northwest Africa from colonial to global shipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hidalgo Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducruet C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.415-431, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+              <w:t xml:space="preserve">, pp.397-413, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World shipping flows across the global urban hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Hosni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducruet C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.397-413, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
-[...110 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -17197,51 +17197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les trafics portuaires mondiaux en 1890 et 1925 à partir des registres du Lloyd’s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La maritimisation du monde de la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne, pp.383-398, 2016, 1023105527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17333,210 +17333,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01338115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The regionalization of maritime networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime networks, Spatial structures and time dynamics, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p.330-349, 2015, Routledge Studies in Transport Analysis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The regionalization of maritime networks: Evidence from a comparative analysis of maritime basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.330-350, 2015, 9781138911253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime shifts in the world economy: evidence from the Lloyd's List corpus, eighteenth to twenty-first centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -17546,51 +17546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Ait-Mohand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17815,225 +17815,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02550523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-evolutionary dynamics of ports and cities in the global maritime network, 1950-90</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali El Hosni</w:t>
+                <w:t xml:space="preserve">Explaining international trade flows with shipping-based distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grasland Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.351-373, 2015, 9781138911253</w:t>
+              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.303-321, 2015, 9781138911253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01374953v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-01374948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-evolutionary dynamics of ports and cities in the global maritime network, 1950-90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Hosni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.303-321, 2015, 9781138911253</w:t>
+              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.351-373, 2015, 9781138911253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01374948v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mutual specialization of port regions connected by multiple commodity flows in a maritime network</w:t>
               </w:r>
@@ -18211,182 +18211,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03426007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maritime flows and networks in a multidisciplinary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">César Ducruet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.3-26, 2015, 9781138911253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The distribution functions of vessel calls and port connectivity in the global cargo ship network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael T. Gastner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks. Spatial structures and time dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.242-261, 2015, 9781138911253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374944v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01374937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports de l'hexagone vont-ils rester en rade ?</w:t>
               </w:r>
@@ -18557,51 +18557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insertion des villes portuaires maghrébines dans la circulation maritime mondiale : le cas des hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Z. Mohamed-Chérif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Labaronne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes portuaires au Maghreb. Acteurs du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.17-33, 2014, Développement Durable, 978-2-35671-067-3</w:t>
@@ -18719,195 +18719,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of transportation networks: Models, methods and applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of transportation networks : Models, concepts, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Handbook of Transport Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SAGE, pp.347-364, 2013</w:t>
+              <w:t xml:space="preserve">, SAGE Publications, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00605653v1</w:t>
+                <w:t xml:space="preserve">hal-03247178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and dynamics of transportation networks : Models, concepts, and applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Structure and dynamics of transportation networks: Models, methods and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodrigue, J.P., Notteboom, T.E., and Shaw, J. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Handbook of Transport Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SAGE Publications, 2013</w:t>
+              <w:t xml:space="preserve">, SAGE, pp.347-364, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247178v1</w:t>
+                <w:t xml:space="preserve">halshs-00605653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ports in a world maritime system: a multilevel analysis</w:t>
               </w:r>
@@ -18992,51 +18992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities, Regions, and Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19055,212 +19055,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Developing Liner Service Networks in Container Shipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo E. Notteboom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Song, D.W. and Panayides, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Logistics: A complete guide to effective shipping and port management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kogan Page, pp.77-100, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The flight of Icarus? Incheon's transformation from port gateway to global city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hall Peter V. and Hesse Markus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities, Regions, and Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.149-169, 2012, Routledge Studies in Human Geography</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00717425v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00682949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The port city in multidisciplinary analysis</w:t>
               </w:r>
@@ -19792,51 +19792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting inter-port relationships under the New Economic Geography research framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo E. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W. de Langen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20095,51 +20095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Polo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20187,51 +20187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering energy transition and transport fluidity in European port cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20354,51 +20354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Tsiotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Polo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20744,51 +20744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Astou Séné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21479,51 +21479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-free, small-world networks et géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beauguitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22044,51 +22044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01338110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00008968/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.porteconomics.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.portcityfutures.nl/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://retedigital.com/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflog.univ-lehavre.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miti.cnrs.fr/initiatives-transver/ocean/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/313847/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espon.eu/programme/projects/espon-2013/applied-research/tiger-territorial-impact-globalization-europe-and-its" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/24953" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kaken.nii.ac.jp/en/grant/KAKENHI-PROJECT-18KK0051/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ide.go.jp/English/Research/Project/2016/c07.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisgeo.cnrs.fr/spip.php?article8286&amp;lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytechnique-insights.com/contributeurs/cesar-ducruet/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TgjhTSvQDhE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=FlrnQPDVX2o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/entendez-vous-l-eco/les-ports-mettent-le-cap-sur-l-environnement-9852735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=nSTYPKRf8HY" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UdCFcPlAGgs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/nos-geographies/routes-maritimes-des-grandes-voies-de-passages-a-la-tentation-de-l-arctique-5930709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfi.fr/fr/emission/20141116-ports-mondiaux-mondialisation-maritimes-echanges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/culturesmonde/sur-les-quais-des-grands-ports-du-monde-1-4-grandeur-et-decandence-des-ports-du-vieux-monde-3961899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo-Mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castillo-Hidalgo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.70028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cremaschini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2025.104342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286865v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-025-09705-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekazu Itoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangqi Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Su" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liehui Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debin Du" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2025.104370" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiang Hu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2023.107370" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665720v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixia Mou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanqing Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxian Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103846" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou Sene" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Juh&#225;sz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kriszti&#225;n Nagy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Steinwender" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2024.103963" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00622-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Joo Yoon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.103990" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cocuzza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ignaccolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.02.248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Notteboom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-020-10341-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-022-09570-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103358" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2020.1840640" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;antoine Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12659" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsiotas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00387-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02588551v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-019-09482-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2019.1693065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xumao Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjin Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12197893" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02588449v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2020.102729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanyi Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Ye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui&#8208;Yip Lau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12428" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2020.102824" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Panahi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf K.Y. Ng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afenyo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanbo Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11072066" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changmin Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuli Afenyo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2019.102527" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676756v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Hosni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.10.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bunel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-018-9403-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881554v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Lau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073489v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Lin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11821/dlxb201812002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11769-018-0942-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui-Yip Lau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2018.1441923" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf K. Y. Ng" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Fu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2017.1311425" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832320v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metge" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12163" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z. Mohamed-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.01.013" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359159v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Ronald Fraser" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo E. Notteboom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-014-9610-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359158v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749639v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2015.1022612" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623660v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-016-0006-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbv010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338121v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12083" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145658v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.220.0011" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069149v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093664v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-013-9222-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246947v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359160v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koi Yu Adolf Ng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309132513516178" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831906v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12033" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B038056841F273E83E2B17BBA4722F3FB4C633E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2013.03.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850698v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lugo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842078v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Merk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551207v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699197v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao'E Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2012.07.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538051v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0374.2011.00355.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699200v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Cherfaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582554v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ietri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595498v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Setti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093448v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458596v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R.A. Koster" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. van Der Beek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400903167904" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538053v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Jacobs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. de Langen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246966v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Woo Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Ng" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Parshani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Havlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/68002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458598v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Roussin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Cheol Jo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458591v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn R. van Der Horst" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457697v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246473v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458086v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459467v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458582v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458602v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Song" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459472v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458503v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459750v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459369v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459041v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459018v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458057v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459066v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459487v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12037" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458055v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459475v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459074v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247145v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508928v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508929v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194431v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246516v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kato" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shibasaki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arvis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vesin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Carruthers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openknowledge.worldbank.org/handle/10986/30585" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623751v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Advances-in-Shipping-Data-Analysis-and-Modeling-Tracking-and-Mapping-Maritime/Ducruet/p/book/9781138280939" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246485v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246507v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Langen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492364v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Port-Systems-in-Global-Competition-Spatial-Economic-Perspectives-on-the-Co-Development-of-Seaports/Ducruet-Notteboom/p/book/9781032327730" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316657-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588340v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316657-20" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588346v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Slack" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316657-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293379v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Spiliopoulos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Zissis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_10" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341631v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788114714.00031" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247146v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247155v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247154v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293381v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10478-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995835v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814060-4.00001-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912871v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118786352.wbieg2121" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg2121" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292832v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247167v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Seten" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955190v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118786352.wbieg2059" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg2059" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247169v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247150v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956826v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hidalgo Castillo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956823v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmei Tsubota" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247160v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247151v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544851v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788976640.00008" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516396v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36464-9_14" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292848v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castillo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2020-un-monde-boussole" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247171v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292652v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952045v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/afrique-atlantique/ouvrage/511-r%C3%A9flexions-sur-la-force-de-travail-dans-les-milieux-portuaires-et-p%C3%A9ri-portuaires.html" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623644v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Gruchevska" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247172v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247174v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621453v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2018-guerre-de-linformation-aura-t-lieu#sthash.ua87QXuu.dpbs" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247175v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426544v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247173v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614368v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623620v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Tei" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Studies-in-Transport-Analysis/book-series/RSTA" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621468v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/the-sea-in-history-set-hb.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623649v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623615v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mobasheri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zipf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623631v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagesse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623593v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawya Zreik" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623572v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiya Habeeb Kidwai" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623586v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623596v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610623v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg0490" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610627v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg0024" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428987v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419804v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338115v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374950v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245718v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374941v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ait-Mohand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Didier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086342v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/les-oceanides/ouvrage/394-economie-circulaire-et-%C3%A9cosyst%C3%A8mes-portuaires.html#top" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550523v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/344-geographie-des-mers-et-des-oceans-9782350302751.html" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374953v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374948v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasland Claude" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374946v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426007v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374944v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Gastner" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374937v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069174v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cam" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069189v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247177v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605653v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247178v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842079v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247179v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de Carvalho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717425v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carvalho" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682949v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551208v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561393v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Song" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632460v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520246v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247180v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02596644v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458071v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458831v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458067v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458076v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532836v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alkhoury" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dumontet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Polo Martin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497064v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106768v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000113v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsiotas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072548v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660640v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159805v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313152v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159806v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159808v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159810v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159734v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041845v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhasz Reka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krisztian Nagy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408392v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Billaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Cooper" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chatelier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Claeyman" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746129v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579065v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601211v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541902v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546814v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008968v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338110v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01338110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00008968/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.porteconomics.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.portcityfutures.nl/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://retedigital.com/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflog.univ-lehavre.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miti.cnrs.fr/initiatives-transver/ocean/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/313847/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espon.eu/programme/projects/espon-2013/applied-research/tiger-territorial-impact-globalization-europe-and-its" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/24953" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kaken.nii.ac.jp/en/grant/KAKENHI-PROJECT-18KK0051/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ide.go.jp/English/Research/Project/2016/c07.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisgeo.cnrs.fr/spip.php?article8286&amp;lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytechnique-insights.com/contributeurs/cesar-ducruet/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TgjhTSvQDhE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=FlrnQPDVX2o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/entendez-vous-l-eco/les-ports-mettent-le-cap-sur-l-environnement-9852735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=nSTYPKRf8HY" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UdCFcPlAGgs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/nos-geographies/routes-maritimes-des-grandes-voies-de-passages-a-la-tentation-de-l-arctique-5930709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfi.fr/fr/emission/20141116-ports-mondiaux-mondialisation-maritimes-echanges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/culturesmonde/sur-les-quais-des-grands-ports-du-monde-1-4-grandeur-et-decandence-des-ports-du-vieux-monde-3961899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo-Mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castillo-Hidalgo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.70028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cremaschini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2025.104342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286865v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-025-09705-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekazu Itoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangqi Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Su" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liehui Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debin Du" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2025.104370" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixia Mou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanqing Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxian Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103846" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou Sene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170099" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiang Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2023.107370" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Juh&#225;sz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kriszti&#225;n Nagy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Steinwender" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2024.103963" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00622-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Joo Yoon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.103990" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cocuzza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ignaccolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.02.248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-022-09570-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103358" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Notteboom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-020-10341-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2020.1840640" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;antoine Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12659" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsiotas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00387-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2019.1693065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xumao Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjin Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12197893" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02588551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rousset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-019-09482-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02588449v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2020.102729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanyi Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Ye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui&#8208;Yip Lau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12428" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2020.102824" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Panahi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf K.Y. Ng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afenyo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanbo Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11072066" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changmin Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuli Afenyo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2019.102527" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806692v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bunel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-018-9403-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Hosni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.10.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Lin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11821/dlxb201812002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246382v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Lau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11769-018-0942-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui-Yip Lau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf K. Y. Ng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Fu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2017.1311425" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12163" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2018.1441923" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881565v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z. Mohamed-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.01.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Ronald Fraser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo E. Notteboom" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-014-9610-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-016-0006-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749639v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2015.1022612" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbv010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338121v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12083" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145658v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069149v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-013-9222-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.220.0011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246947v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koi Yu Adolf Ng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309132513516178" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lugo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2013.03.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12033" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B038056841F273E83E2B17BBA4722F3FB4C633E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842078v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Merk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao'E Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551207v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2012.07.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538051v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0374.2011.00355.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699200v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Cherfaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582554v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ietri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595498v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Setti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093448v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538053v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R.A. Koster" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. van Der Beek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400903167904" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Jacobs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. de Langen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246966v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Woo Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Ng" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Parshani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Havlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/68002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458587v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Roussin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Cheol Jo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457697v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn R. van Der Horst" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246473v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458582v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458086v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459467v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458602v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Song" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459472v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458503v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459750v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459041v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458057v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459066v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459487v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12037" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458055v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459475v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459074v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247145v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508928v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508929v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194431v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246516v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kato" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shibasaki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arvis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vesin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Carruthers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openknowledge.worldbank.org/handle/10986/30585" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623751v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Advances-in-Shipping-Data-Analysis-and-Modeling-Tracking-and-Mapping-Maritime/Ducruet/p/book/9781138280939" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246485v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246507v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Langen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492364v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Port-Systems-in-Global-Competition-Spatial-Economic-Perspectives-on-the-Co-Development-of-Seaports/Ducruet-Notteboom/p/book/9781032327730" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316657-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588340v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316657-20" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588346v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Slack" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316657-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Spiliopoulos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Zissis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341631v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788114714.00031" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247146v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247155v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247154v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293381v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10478-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995835v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814060-4.00001-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912871v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118786352.wbieg2121" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg2121" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292832v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247167v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Seten" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955190v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118786352.wbieg2059" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg2059" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247169v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247150v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956826v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hidalgo Castillo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956823v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmei Tsubota" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247160v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247151v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36464-9_14" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castillo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544851v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788976640.00008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2020-un-monde-boussole" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247171v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292652v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952045v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/afrique-atlantique/ouvrage/511-r%C3%A9flexions-sur-la-force-de-travail-dans-les-milieux-portuaires-et-p%C3%A9ri-portuaires.html" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623644v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Gruchevska" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247174v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621453v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2018-guerre-de-linformation-aura-t-lieu#sthash.ua87QXuu.dpbs" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247175v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614368v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426544v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623620v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Tei" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Studies-in-Transport-Analysis/book-series/RSTA" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247173v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621468v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/the-sea-in-history-set-hb.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623649v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623615v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mobasheri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zipf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623631v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagesse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623593v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawya Zreik" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623572v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiya Habeeb Kidwai" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623586v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623596v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610623v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg0490" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610627v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg0024" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428987v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419804v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338115v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245718v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374950v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374941v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ait-Mohand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Didier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086342v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/les-oceanides/ouvrage/394-economie-circulaire-et-%C3%A9cosyst%C3%A8mes-portuaires.html#top" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550523v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/344-geographie-des-mers-et-des-oceans-9782350302751.html" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374948v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasland Claude" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374953v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374946v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426007v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374937v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374944v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Gastner" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069174v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cam" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069189v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247177v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247178v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605653v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842079v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247179v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de Carvalho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682949v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717425v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carvalho" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551208v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561393v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Song" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632460v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520246v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247180v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02596644v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458071v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458831v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458067v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458076v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532836v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alkhoury" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dumontet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Polo Martin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497064v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106768v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000113v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsiotas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072548v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660640v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159805v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313152v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159806v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159808v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159810v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159734v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041845v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhasz Reka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krisztian Nagy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408392v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Billaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Cooper" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chatelier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Claeyman" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746129v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579065v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601211v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541902v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546814v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008968v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338110v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>