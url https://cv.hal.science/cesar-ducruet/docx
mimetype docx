--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1305,287 +1305,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of shipping activities on air quality and residents' health in China's port cities</w:t>
+                <w:t xml:space="preserve">From fragmentation to integration: Evolving community structure of the Asia-Pacific shipping network since 1890</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Sun</w:t>
+                <w:t xml:space="preserve">Han Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingyi Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+                <w:t xml:space="preserve">Sheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangqi Liu</w:t>
+                <w:t xml:space="preserve">Debin Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 123, pp.104099. </w:t>
+              <w:t xml:space="preserve">, 2025, 128, pp.104370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2024.104099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2025.104370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04838170v1</w:t>
+                <w:t xml:space="preserve">halshs-05218271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fragmentation to integration: Evolving community structure of the Asia-Pacific shipping network since 1890</w:t>
+                <w:t xml:space="preserve">The impact of shipping activities on air quality and residents' health in China's port cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Su</w:t>
+                <w:t xml:space="preserve">Ling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liehui Wang</w:t>
+                <w:t xml:space="preserve">Jingyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Zhang</w:t>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debin Du</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+                <w:t xml:space="preserve">Xiangqi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 128, pp.104370. </w:t>
+              <w:t xml:space="preserve">, 2025, 123, pp.104099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2025.104370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2024.104099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05218271v1</w:t>
+                <w:t xml:space="preserve">halshs-04838170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Chinese coastal ports disruption affect the reliability of the maritime network? Evidence from port importance and typhoon risk</w:t>
               </w:r>
@@ -1699,412 +1699,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04665720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">All aboard: The effects of port development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réka Juhász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dávid Krisztián Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Steinwender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151, pp.103963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinteco.2024.103963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04651432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: A global analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Astou Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 915, pp.170099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.170099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04407981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does just transition increase social and environmental risks? Evidence from global port cities development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangqi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijiang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 105, pp.107370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eiar.2023.107370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04314390v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">halshs-04651432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled connectivity in the global complex network: the case of United Kingdom (1880–1925)</w:t>
               </w:r>
@@ -2471,51 +2471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Network Analysis of Container Port Operations: The Case of Ship Turnaround Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidekazu Itoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Spatial Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2562,51 +2562,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial determinants of innovation diffusion: Evidence from global shipping networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidekazu Itoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 101, pp.103358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2634,8267 +2634,8267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03719062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Port specialization and connectivity in the global maritime network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03088839.2020.1840640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02986104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revisiting port system delineation through an analysis of maritime interdependencies among seaports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoJournal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-020-10341-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10708-020-10341-x⟩</w:t>
+                <w:t xml:space="preserve">halshs-03029876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inland cities, maritime gateways and international trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.103433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Port specialization and connectivity in the global maritime network</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mutual specialization of port and urban functions: The case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Amdaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc‐antoine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (2), pp.439 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pirs.12659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03719089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring the effect of distance on the network topology of the Global Container Shipping Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Tsiotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.21250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00387-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03408185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting urban hierarchy and specialization from a maritime perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Policy and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 49 (1), pp.1-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03088839.2020.1840640⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 47 (3), pp.371-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03088839.2019.1693065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">David Guerrero</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban gravity in the global container shipping network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 104, pp.103433. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103433⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 85, pp.102729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2020.102729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marc‐antoine Faure</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02588449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalization and Regionalization: Empirical Evidence from Itinerary Structure and Port Organization of World Cruise of Cunard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xumao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (19), pp.7893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12197893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disruptions in Spatial Networks: a Comparative Study of Major Shocks Affecting Ports and Shipping Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks and Spatial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.423-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11067-019-09482-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02588551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The complex network analysis of liner shipping networks: Lessons from the merger between COSCO and CSCL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanyi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yui‐Yip Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Growth and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (4), pp.1877-1893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/grow.12428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The geography of maritime networks: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88, pp.102824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2020.102824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02922543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The speed of trade. Empirical analysis of vessel voyage and turnaround times across world container ports (1977-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PORTUSplus_the online Journal of RETE N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38, https://portusonline.org/the-speed-of-trade-empirical-analysis-of-vessel-voyage-and-turnaround-times-across-world-container-ports-1977-2016-1/#</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02434271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between transport and geography : A scientometric analysis of port-related articles in Journal of Transport Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roozbeh Panahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf K.Y. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Afenyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investment Strategy of Chinese Terminal Operators along the “21st-Century Maritime Silk Road”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanbo Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.2066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11072066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02092097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between geography and transport: A scientometric analysis of port studies in Journal of Transport Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roozbeh Panahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf K.Y. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changmin Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mawuli Afenyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 81, pp.102527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2019.102527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02520430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sea-Land Interdependence in the Global Maritime Network: the Case of Australian Port Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks and Spatial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11067-018-9403-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the globe. The patterns of mega-ships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port Technology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.94-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02996088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring land-sea interactions at ports and cities : insights from geomatics and network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Berli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, https://portusonline.org/measuring-land-sea-interactions-at-ports-and-cities-insights-from-geomatics-and-network-analysis/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritime networks as systems of cities: The long-term interdependencies between global shipping flows and urban development (1890–2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.340-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2017.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01676756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From hierarchy to networking : The evolution of the ’21st century Maritime Silk Road’ container shipping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.Y. Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.416-435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1895-2016年全球海运网络中的海峡两岸 港口运输联系变化</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yushan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Geographica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11821/dlxb201812002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02073489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">China’s Global Shipping Connectivity: Internal and External Dynamics in the Contemporary Era (1890–2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Geographical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.202 - 216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11769-018-0942-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Across the waves: a bibliometric analysis of container shipping research since the 1960s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yui-Yip Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf K. Y. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaowen Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (6), pp.667-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03088839.2017.1311425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multilayer dynamics of complex spatial networks: The case of global maritime flows (1977–2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.47-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2017.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01619436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Afrique dans la logistique mondiale : une approche par les réseaux d’armateurs de lignes maritimes conteneurisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Metge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 | 2017, pp.17-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From hierarchy to networking: the evolution of the “twenty-first-century Maritime Silk Road” container shipping system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liehui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yui-Yip Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (4), pp.416-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01441647.2018.1441923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in shipping data analysis. Contributions to maritime studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, http://portusonline.org/en/advances-in-shipping-data-analysis-contributions-to-maritime-studies/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GeoSeastems: an innovative tool to map global shipping flows. Application to the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The changing influence of city-systems on global shipping networks : an empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Connecting the World through Global Shipping Networks, 1 (1), http://jshippingandtrade.springeropen.com/articles/10.1186/s41072-016-0006-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regions and material flows : Investigating the regional branching and industry relatedness of port traffic in a global perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional integration and maritime connectivity across the Maghreb seaport system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Z. Mohamed-Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.280-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2015.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peripherality in the global container shipping network : The case of the Southern African container port system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Ronald Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo E. Notteboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoJournal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (1), pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10708-014-9610-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The polarization of global container flows by interoceanic canals: geographic coverage and network vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Maritime economics in a Post-Expansion Panama Canal Era, 43 (2), pp.242-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03088839.2015.1022612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749639v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-city relationships and global maritime flows in the last 120 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41072-016-0006-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regions and material flows: investigating the regional branching and industry relatedness of port traffic in a global perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.805-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeg/lbv010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-Korean maritime flows: Beyond the border?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Across the waves, 30, http://portusonline.org/inter-korean-maritime-flows-beyond-the-border/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires d’objets mobiles dans un espace support fixe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, MODÉLISER LES DYNAMIQUES SPATIALES, 25 (3), pp.331-354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ports and the local embedding of commodity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers in Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 101 (2), pp.439 - 460. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pirs.12659⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 94 (3), pp.607-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pirs.12083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview - The man who brought containerisation to Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Compass, 29, http://portusonline.org/interview-the-man-who-brought-containerisation-to-europe/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inside the pond : an analysis of Northeast Asia’s long‐term maritime dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Maritime Affairs and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.25-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global maritime connectivity: a long-term perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port Technology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, http://www.porttechnology.org/images/uploads/technical_papers/034-036.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport corridors and regional balance in China: the case of coal trade and logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.3-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network science and spatial science : Review and outcomes of a complex relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks and Spatial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial science and network science: Review and outcomes of a complex relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beauguitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Networks and Spatial Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (3-4), pp.297-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11067-013-9222-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01093664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration économique de la Méditerranée par les réseaux maritimes et portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Intégration(s) en Méditerranée, 220 (2), pp.13-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr.220.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The changing tides of port geography (1950–2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koi Yu Adolf Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Human Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (6), pp.785-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309132513516178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau maritime mondial et hiérarchie portuaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03086198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network diversity and maritime flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2013.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cities and transport networks in shipping and logistics research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Asian Journal of Shipping and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2), pp.149-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional resilience and spatial cycles: Long-term evolution of the Chinese port system (221BC-2010AD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (5), pp.521-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00831906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waterfront redevelopment: the fragility of local benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, http://www.portusonline.org/waterfront-redevelopment-the-fragility-of-local-benefits/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00842078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Examining container vessel turnaround times across the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Merk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Port Technology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03110112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peripheral Challenge in Container Port System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiao'E Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chinese Geographical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.97-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritime constellations: A complex network approach to shipping and ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Policy and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 47 (3), pp.371-387. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 39 (2), pp.151-168</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Chengjin Wang</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551207v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du global au local : les nouveaux gérants des terminaux portuaires algériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Z. Mohamed-Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), http://espacepolitique.revues.org/index2294.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Disruptions in Spatial Networks: a Comparative Study of Major Shocks Affecting Ports and Shipping Patterns</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New port development and global city making: Emergence of the Shanghai-Yangshan multilayered gateway hub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Rousset</w:t>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">Justin Berli</w:t>
+                <w:t xml:space="preserve">Chengjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 85, pp.102729. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2020.102729⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 25, pp.58-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2012.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00717879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The worldwide maritime network of container shipping: Spatial structure and regional dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo E. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth and Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/grow.12428⟩</w:t>
+              <w:t xml:space="preserve">Global Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.395-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-0374.2011.00355.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00538051v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribución de las rutas del transporte marítimo de corta distancia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Merk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papeles de economia española / Economía de las Comunidades Autónomas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port competition and network polarization at the East Asian maritime corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koi Yu Adolf Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.60-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00558856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maghreb port cities in transition: the case of Tangier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Z. Mohamed-Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Cherfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PORTUSplus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), http://www.reteonline.org</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cities in Worldwide Air and Sea Flows: A multiple networks analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Ietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 528, http://cybergeo.revues.org/23603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00582554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports algériens dans la mondialisation : la fin du paradoxe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Setti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Z. Mohamed-Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.85-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00595498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ports et la façade maritime du Maghreb, entre intégration régionale et mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Z. Mohamed-Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (101), http://mappemonde.mgm.fr/num29/articles/art11103.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical model of container port system and its empirical research in Yangtze River Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengjin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (3), pp.397-410</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03093448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reti marittime e gerarchie portuali in Europa: un confronto tra Nord e Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ingegnere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30-34, pp.18-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00538053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating world cities into production networks: The case of port cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. de Langen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.92-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commodity variety and seaport performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans R.A. Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (9), pp.1221-1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343400903167904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter-similarity between coupled networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roni Parshani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Ietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Havlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 92 (6), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/92/68002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00560442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrality and vulnerability in liner shipping networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koi Yu Adolf Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (1), pp.17-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrality and vulnerability in liner shipping networks : revisiting the Northeast Asian port hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Woo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolf Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ports in multi-level maritime networks: Evidence from the Atlantic (1996-2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 88, pp.102824. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2020.102824⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 18 (4), pp.508-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2010.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...188 lines deleted...]
-                <w:t xml:space="preserve">M. Afenyo</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Going West? Spatial polarization of the North Korean port system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Cheol Jo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 81</w:t>
+              <w:t xml:space="preserve">, 2009, 17 (5), pp.357-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régions portuaires et mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 111, pp.15-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Mawuli Afenyo</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local strength and global weakness: A maritime network perspective on South Korea as Northeast Asia's logistics hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Maritime Affairs and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (1), pp.32-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political and economic factors in the evolution of North Korea's maritime connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Cheol Jo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Spatial Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of International Logistics and Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1), pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Justin Berli</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial glocalization in Asia-Pacific hub port cities: A comparison of Hong Kong and Singapore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, https://portusonline.org/measuring-land-sea-interactions-at-ports-and-cities-insights-from-geomatics-and-network-analysis/</w:t>
+              <w:t xml:space="preserve">Urban Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.162-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Ali El Hosni</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00457697v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport integration at European ports: Measuring the role and position of intermediaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn R. van Der Horst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Transport and Infrastructure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (2), pp.121-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...279 lines deleted...]
-                <w:t xml:space="preserve">Y.Y. Lau</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal cities, port activities and logistics constraints in a socialist developing country : The case of North Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Cheol Jo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 38, pp.416-435</w:t>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Liehui Wang</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie mondiale des relations ville-port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Geographical Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 417, http://cybergeo.revues.org/index17332.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal cities, port activities and logistic constraints in a socialist developing country: The case of North Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Cheol Jo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transport Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (1), pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Xiaowen Fu</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les connexions maritimes de la Corée du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gelézeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (3), pp.208-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A tale of Asia's world ports: The spatial evolution in global hub port cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.W. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (1), pp.372-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hub dependence in constrained economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Policy and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 44 (6), pp.667-684. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 35 (4), pp.377-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incheon, vitrine de la Corée du Sud et masque de Séoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (1), http://mappemonde.mgm.fr/num13/articles/art07102.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Yui-Yip Lau</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring intermodalism at European port cities: An employment-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Review of Intermodal Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (3), pp.313-334</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajin-Seonbong, new gateway of Northeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Cheol Jo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34, http://portusonline.org/en/advances-in-shipping-data-analysis-contributions-to-maritime-studies/</w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (4), pp.927-950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mattia Bunel</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archipel nord-coréen : transition économique et blocages territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 87 (3), http://mappemonde.mgm.fr/num15/articles/art07302.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Ali El Hosni</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corée du Nord : vers l'ouverture des ports maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shipping and Trade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Connecting the World through Global Shipping Networks, 1 (1), http://jshippingandtrade.springeropen.com/articles/10.1186/s41072-016-0006-2</w:t>
+              <w:t xml:space="preserve">Journal de la Marine Marchande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 Juin (4566), pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmarking urban networking strategies in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Korea Spatial Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49 (1), pp.3-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00459041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontline soldiers of globalisation: port-city evolution and regional competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoJournal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 81 (1), pp.139-151. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 67 (2), pp.107-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...3809 lines deleted...]
-                <w:t xml:space="preserve">Jin-Cheol Jo</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458057v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-city relationships in Europe and Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Logistics and Trade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 7 (1), pp.1-23</w:t>
+              <w:t xml:space="preserve">, 2006, 4 (2), pp.13-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...1190 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00459018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waterfront redevelopment and territorial integration in Le Havre (France) and Southampton (UK): Implications for Busan, Korea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.W. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Policy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (2), pp.127-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00459369v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00458057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime trade and port evolution in a socialist developing country: Nampo, gateway of North Korea</w:t>
               </w:r>
@@ -11564,51 +11564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port Systems in Global Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo E. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2023, Routledge Studies in Transport Analysis, 9781032327730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11766,51 +11766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Carruthers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter W. de Langen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Bank Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://hdl.handle.net/10986/30585, 2018, International Development in Focus, 978-1-4648-1274-3</w:t>
             </w:r>
           </w:p>
@@ -12157,255 +12157,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05452379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ports français dans la mondialisation, des handicaps structurels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Merle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les littoraux français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.169-180, 2024, 978-2-35030-932-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04654169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Environnement et santé dans les villes portuaires : quelles données pour une analyse comparative au niveau mondial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Astou Séné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Alix; Pierre Cariou; Jacques Paquin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence portuaire : opération, innovation, projection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.265-286, 2024, Les Océanides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04492364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic and critical review of port system research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo E. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet; Theo Notteboom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Port Systems in Global Competition. Spatial-Economic Perspectives on the Co-Development of Seaports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -12564,51 +12564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port migration patterns in the global seaport system since the 1950s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo E. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Slack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12836,51 +12836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime Network Analysis: Connectivity and Spatial Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannis Spiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13012,303 +13012,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liner shipping networks : service types, configuration and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Notteboom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Logistics : A Guide to Contemporary Shipping and Port Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kogan Page, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is maritime transport an urban network ? The interplay between global container flows and urban hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook of Cities and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.449 - 471, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The geography of maritime transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopaedia of Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.517 - 534, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geography of maritime transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Encyclopedia of Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.517-534, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13355,51 +13355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to global container shipping market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidekazu Itoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Logistics Network Modelling and Policy. Quantification and Analysis for International Freight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.3-30, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13446,51 +13446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maritime network analysis : connectivity and spatial distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannis Spiliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13554,51 +13554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global maritime networks in container shipping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo E. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dong-Wook Song; Photis Panayides. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Logistics. A Guide to Contemporary Shipping and Port Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
@@ -13716,355 +13716,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02955201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatial networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AAG. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Encyclopedia of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118786352.wbieg2059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction to global container shipping market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidekazu Itoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Logistics Network Modelling and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.3 - 30, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The changing interplay between European cities and intermodal transport networks (1970s-2010s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevil Seten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Port Cities in Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.241 - 263, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geography vs. topology in the evolution of the global container shipping network (1977-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14494,90 +14494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Changing Interplay Between European Cities and Intermodal Transport Networks (1970s–2010s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevil Seten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angela Carpenter; Rodrigo Lozano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Port Cities in Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.241-263, 2020, 978-3-030-36463-2. </w:t>
@@ -14710,51 +14710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geography vs. topology in the evolution of the global container shipping network (1977-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14814,51 +14814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corridor maritime d’Asie orientale : nouveau cœur du système-monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry de Montbrial; Dominique David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ramses 2020. Un monde sans boussole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14913,51 +14913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corridor maritime d’Asie orientale : nouveau coeur du système-monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Berli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ramses 2020 - Un monde sans boussole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français des Relations Internationales (IFRI), pp.90 - 95, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15150,51 +15150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra- vs. extra-regional connectivity of the Black Sea port system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateryna Gruchevska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo E. Notteboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15230,280 +15230,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le transport maritime et les ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’océan à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Graph theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Encyclopedia of Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell &amp; Association of American Geographers, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Mattia Bunel</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’océan à découvert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, 2017</w:t>
+              <w:t xml:space="preserve">The International Encyclopedia of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell &amp; Association of American Geographers, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système technico-économico-planétaire peut-il résister au choc?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David D.; Thierry de Montbrial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre de l'information aura-t-elle lieu ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2100759728</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01621453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15556,174 +15625,411 @@
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léna Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peupler la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05273095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geopolitical and logistical factors in the evolution of North Korea's shipping flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung-Woo Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Roussin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">César Ducruet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Encyclopedia of Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-Blackwell &amp; Association of American Geographers, 2017</w:t>
+              <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.357-379, 2017, 9780367886288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03426544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiérarchies portuaires dans le monde et changements régionaux de connectivité maritime, 1890-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Sea in History Vol. 4 : The Modern World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Boydell &amp; Brewer, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The local determinants of interregional shipping flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Tei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">César Ducruet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">London, Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-250, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports et le transport maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15743,1181 +16049,875 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Euzen A.; Gaill F.; Lacroix D.; Cury Ph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'océan à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.136-137, 2017, 978-2-271-11652-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01614368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...53 lines deleted...]
-              <w:t xml:space="preserve">César Ducruet. </w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiérarchies portuaires dans le monde et changements régionaux de connectivité maritime, 1890-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchet C.; Rodger N.A.M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mer dans l'Histoire / The Sea in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boydell &amp; Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.631-649, 2017, La période contemporaine / The Modern World, 9781783271566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01621468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal data modeling of ship-to-ship interactions in mid-19th-century high seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mobasheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducruet C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.357-379, 2017, 9780367886288</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.263-272, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">César Ducruet. </w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: taking the pulse of world trade and movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducruet C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.231-250, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.1-8, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...230 lines deleted...]
-              <w:t xml:space="preserve">Ducruet C. </w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cluster dynamics in the collapsing Soviet shipping network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawya Zreik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.1-8, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-337, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alexander Zipf</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Northwest Africa from colonial to global shipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hidalgo Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducruet C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.263-272, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.397-413, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partition, independence and maritime networks in South Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenmei Tsubota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atiya Habeeb Kidwai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducruet C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.189-205, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.415-431, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bouveyron</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">César Ducruet. </w:t>
+                <w:t xml:space="preserve">hal-01623572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geovisualizing the sail-to-steam transition through vessel movement data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lagesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducruet C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.317-337, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.189-205, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623631v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World shipping flows across the global urban hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Hosni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ducruet C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Shipping Data Analysis and Modeling. Tracking and Mapping Maritime Flows in the Age of Big Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...209 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Routledge Studies in Transport Analysis, 9781138280939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
@@ -17102,51 +17102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géovisualisation des flux maritimes mondiaux,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lagesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17197,51 +17197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les trafics portuaires mondiaux en 1890 et 1925 à partir des registres du Lloyd’s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La maritimisation du monde de la préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris-Sorbonne, pp.383-398, 2016, 1023105527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17333,959 +17333,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01338115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The regionalization of maritime networks: Evidence from a comparative analysis of maritime basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">César Ducruet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.330-350, 2015, 9781138911253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The regionalization of maritime networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime networks, Spatial structures and time dynamics, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, p.330-349, 2015, Routledge Studies in Transport Analysis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires maritimes et portuaires : leçons pour l'avenir de l'économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Alix; Nicolas Mat; Juliette Cerceau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie circulaire et écosystèmes portuaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-90, 2015, 978-2-84769-842-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03086342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritime shifts in the world economy: evidence from the Lloyd's List corpus, eighteenth to twenty-first centuries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Ait-Mohand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.330-350, 2015, 9781138911253</w:t>
+              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.134-160, 2015, 9781138911253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Didier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-01374941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes routes maritimes mondiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Woessner R. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie des mers et des océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.124-129, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02550523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-evolutionary dynamics of ports and cities in the global maritime network, 1950-90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cuyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali El Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.134-160, 2015, 9781138911253</w:t>
+              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.351-373, 2015, 9781138911253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...205 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining international trade flows with shipping-based distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasland Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.303-321, 2015, 9781138911253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Ali El Hosni</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mutual specialization of port regions connected by multiple commodity flows in a maritime network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.351-373, 2015, 9781138911253</w:t>
+              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.285-301, 2015, 9781138911253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cluster identification in maritime flows with stochastic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bouveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawya Zreik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.285-301, 2015, 9781138911253</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.210-228, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...48 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03426007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritime flows and networks in a multidisciplinary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.210-228, 2015</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.3-26, 2015, 9781138911253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -18458,51 +18458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in global maritime flows: Gateways, forelands, and subnetworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18557,51 +18557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insertion des villes portuaires maghrébines dans la circulation maritime mondiale : le cas des hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Z. Mohamed-Chérif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Labaronne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes portuaires au Maghreb. Acteurs du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.17-33, 2014, Développement Durable, 978-2-35671-067-3</w:t>
@@ -18643,51 +18643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Europe in global maritime flows : Gateways, forelands, and subnetworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Cam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18738,51 +18738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of transportation networks : Models, concepts, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Handbook of Transport Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE Publications, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18820,51 +18820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of transportation networks: Models, methods and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rodrigue, J.P., Notteboom, T.E., and Shaw, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SAGE Handbook of Transport Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGE, pp.347-364, 2013</w:t>
@@ -18960,307 +18960,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00842079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flight of Icarus ? Incheon’s transformation from port gateway to global city</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing Liner Service Networks in Container Shipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo E. Notteboom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Song, D.W. and Panayides, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime Logistics: A complete guide to effective shipping and port management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kogan Page, pp.77-100, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Luis de Carvalho</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The flight of Icarus? Incheon's transformation from port gateway to global city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hall Peter V. and Hesse Markus. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities, Regions, and Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, 2012</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.149-169, 2012, Routledge Studies in Human Geography</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...91 lines deleted...]
-                <w:t xml:space="preserve">halshs-00682949v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00717425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flight of Icarus? Incheon's transformation from port gateway to global city</w:t>
+                <w:t xml:space="preserve">The flight of Icarus ? Incheon’s transformation from port gateway to global city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Carvalho</w:t>
+                <w:t xml:space="preserve">Luis de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Roussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities, Regions, and Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.149-169, 2012, Routledge Studies in Human Geography</w:t>
+              <w:t xml:space="preserve">, Routledge, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00717425v1</w:t>
+                <w:t xml:space="preserve">hal-03247179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The port city in multidisciplinary analysis</w:t>
               </w:r>
@@ -19332,51 +19332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network Position and Throughput Performance of Seaports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.W. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19700,199 +19700,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02596644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port regions and globalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Ducruet</w:t>
+                <w:t xml:space="preserve">Revisiting inter-port relationships under the New Economic Geography research framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo E. Notteboom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter W. de Langen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashgate. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ports in Proximity: Competition and Coordination among Adjacent Seaports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ashgate, pp.41-53, 2009, Transport and mobility</w:t>
+              <w:t xml:space="preserve">, Ashgate, pp.11-27, 2009, Transport and mobility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458071v1</w:t>
+                <w:t xml:space="preserve">halshs-00458831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting inter-port relationships under the New Economic Geography research framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter W. de Langen</w:t>
+                <w:t xml:space="preserve">Port regions and globalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ashgate. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ports in Proximity: Competition and Coordination among Adjacent Seaports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ashgate, pp.11-27, 2009, Transport and mobility</w:t>
+              <w:t xml:space="preserve">, Ashgate, pp.41-53, 2009, Transport and mobility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00458831v1</w:t>
+                <w:t xml:space="preserve">halshs-00458071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metageography of port-city relationships</w:t>
               </w:r>
@@ -20095,51 +20095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Polo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20187,51 +20187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering energy transition and transport fluidity in European port cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20243,910 +20243,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structural change in the world maritime network (1880-2020): globalization, optimization, and vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Tsiotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shipping Network Research: A Systematic and Quantitative Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Bruno Marnot</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-city evolution in the long run (1880-2020): global and regional trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Polo Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shipping Trade and Geopolitical Turmoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cremaschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660640v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritime trade and economic development in North Korea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Joo Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ports and their influence on local air pollution and public health: a global analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Astou Séné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Lo Prete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inland cities, maritime gateways, and international trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial network analysis of container port operations: the case of ship turnaround times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidekazu Itoh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The spatial determinants of innovation diffusion: evidence from global shipping networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Bárbara Polo Martin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Port-city linkages and multi-level hinterlands: the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Amdaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...445 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -21175,51 +21175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhasz Reka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Krisztian Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Steinwender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22044,51 +22044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01338110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00008968/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.porteconomics.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.portcityfutures.nl/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://retedigital.com/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflog.univ-lehavre.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miti.cnrs.fr/initiatives-transver/ocean/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/313847/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espon.eu/programme/projects/espon-2013/applied-research/tiger-territorial-impact-globalization-europe-and-its" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/24953" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kaken.nii.ac.jp/en/grant/KAKENHI-PROJECT-18KK0051/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ide.go.jp/English/Research/Project/2016/c07.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisgeo.cnrs.fr/spip.php?article8286&amp;lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytechnique-insights.com/contributeurs/cesar-ducruet/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TgjhTSvQDhE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=FlrnQPDVX2o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/entendez-vous-l-eco/les-ports-mettent-le-cap-sur-l-environnement-9852735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=nSTYPKRf8HY" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UdCFcPlAGgs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/nos-geographies/routes-maritimes-des-grandes-voies-de-passages-a-la-tentation-de-l-arctique-5930709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfi.fr/fr/emission/20141116-ports-mondiaux-mondialisation-maritimes-echanges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/culturesmonde/sur-les-quais-des-grands-ports-du-monde-1-4-grandeur-et-decandence-des-ports-du-vieux-monde-3961899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo-Mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castillo-Hidalgo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.70028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cremaschini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2025.104342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286865v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-025-09705-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Sun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekazu Itoh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangqi Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Su" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liehui Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debin Du" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2025.104370" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixia Mou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanqing Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxian Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103846" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou Sene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170099" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiang Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2023.107370" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Juh&#225;sz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kriszti&#225;n Nagy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Steinwender" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2024.103963" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00622-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Joo Yoon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.103990" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cocuzza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ignaccolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.02.248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-022-09570-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103358" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Notteboom" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-020-10341-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2020.1840640" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;antoine Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12659" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsiotas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00387-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2019.1693065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xumao Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjin Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12197893" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02588551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rousset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-019-09482-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02588449v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2020.102729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanyi Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Ye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui&#8208;Yip Lau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12428" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2020.102824" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Panahi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf K.Y. Ng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afenyo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanbo Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11072066" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changmin Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuli Afenyo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2019.102527" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806692v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bunel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-018-9403-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881554v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Hosni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.10.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Lin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11821/dlxb201812002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246382v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Lau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11769-018-0942-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619362v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui-Yip Lau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf K. Y. Ng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Fu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2017.1311425" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12163" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2018.1441923" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881565v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z. Mohamed-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.01.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359159v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Ronald Fraser" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo E. Notteboom" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-014-9610-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246412v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623660v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-016-0006-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749639v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2015.1022612" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbv010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338121v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359156v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12083" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145658v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069149v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-013-9222-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.220.0011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246947v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086198v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359160v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koi Yu Adolf Ng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309132513516178" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850698v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lugo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2013.03.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12033" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B038056841F273E83E2B17BBA4722F3FB4C633E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842078v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Merk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699197v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao'E Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551207v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2012.07.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538051v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0374.2011.00355.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699200v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Cherfaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Lee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582554v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ietri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595498v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Setti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093448v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538053v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R.A. Koster" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. van Der Beek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400903167904" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Jacobs" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. de Langen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246966v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Woo Lee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Ng" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560442v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Parshani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Havlin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/68002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458587v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Roussin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Cheol Jo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457697v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn R. van Der Horst" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246473v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458582v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458086v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459467v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458602v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Song" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459472v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458503v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459750v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459041v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459018v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459369v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458057v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459066v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459487v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12037" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458055v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459475v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459074v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247145v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508928v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508929v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194431v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246516v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kato" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shibasaki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arvis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vesin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Carruthers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openknowledge.worldbank.org/handle/10986/30585" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623751v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Advances-in-Shipping-Data-Analysis-and-Modeling-Tracking-and-Mapping-Maritime/Ducruet/p/book/9781138280939" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246485v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246507v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Langen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492364v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Port-Systems-in-Global-Competition-Spatial-Economic-Perspectives-on-the-Co-Development-of-Seaports/Ducruet-Notteboom/p/book/9781032327730" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316657-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588340v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316657-20" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588346v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Slack" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316657-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Spiliopoulos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Zissis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341631v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788114714.00031" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247146v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247155v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247154v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293381v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10478-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995835v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814060-4.00001-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912871v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118786352.wbieg2121" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg2121" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292832v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247167v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Seten" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955190v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118786352.wbieg2059" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg2059" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247169v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247150v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956826v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hidalgo Castillo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956823v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmei Tsubota" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247160v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247151v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36464-9_14" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castillo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544851v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788976640.00008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2020-un-monde-boussole" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247171v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292652v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952045v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/afrique-atlantique/ouvrage/511-r%C3%A9flexions-sur-la-force-de-travail-dans-les-milieux-portuaires-et-p%C3%A9ri-portuaires.html" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623644v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Gruchevska" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247174v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621453v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2018-guerre-de-linformation-aura-t-lieu#sthash.ua87QXuu.dpbs" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247175v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614368v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426544v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623620v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Tei" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Studies-in-Transport-Analysis/book-series/RSTA" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247173v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621468v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/the-sea-in-history-set-hb.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623649v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623615v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mobasheri" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zipf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623631v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagesse" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623593v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawya Zreik" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623572v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiya Habeeb Kidwai" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623586v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623596v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610623v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg0490" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610627v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg0024" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428987v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419804v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338115v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245718v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374950v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374941v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ait-Mohand" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Didier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086342v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/les-oceanides/ouvrage/394-economie-circulaire-et-%C3%A9cosyst%C3%A8mes-portuaires.html#top" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550523v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/344-geographie-des-mers-et-des-oceans-9782350302751.html" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374948v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasland Claude" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374953v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374946v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426007v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374937v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374944v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Gastner" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069174v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cam" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069189v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247177v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247178v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605653v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842079v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247179v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de Carvalho" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682949v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717425v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carvalho" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551208v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561393v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Song" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632460v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520246v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247180v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02596644v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458071v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458831v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458067v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458076v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532836v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alkhoury" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dumontet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Polo Martin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497064v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106768v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000113v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsiotas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072548v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660640v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159805v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313152v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159806v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159808v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159810v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159734v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041845v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhasz Reka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krisztian Nagy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408392v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Billaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Cooper" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chatelier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Claeyman" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746129v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579065v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601211v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541902v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546814v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008968v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338110v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/tel-01338110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00008968/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.porteconomics.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.portcityfutures.nl/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://retedigital.com/en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sflog.univ-lehavre.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miti.cnrs.fr/initiatives-transver/ocean/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/313847/fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espon.eu/programme/projects/espon-2013/applied-research/tiger-territorial-impact-globalization-europe-and-its" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cordis.europa.eu/project/id/24953" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kaken.nii.ac.jp/en/grant/KAKENHI-PROJECT-18KK0051/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ide.go.jp/English/Research/Project/2016/c07.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parisgeo.cnrs.fr/spip.php?article8286&amp;lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytechnique-insights.com/contributeurs/cesar-ducruet/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=TgjhTSvQDhE" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=FlrnQPDVX2o" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/entendez-vous-l-eco/les-ports-mettent-le-cap-sur-l-environnement-9852735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=nSTYPKRf8HY" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=UdCFcPlAGgs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/nos-geographies/routes-maritimes-des-grandes-voies-de-passages-a-la-tentation-de-l-arctique-5930709" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rfi.fr/fr/emission/20141116-ports-mondiaux-mondialisation-maritimes-echanges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.radiofrance.fr/franceculture/podcasts/culturesmonde/sur-les-quais-des-grands-ports-du-monde-1-4-grandeur-et-decandence-des-ports-du-vieux-monde-3961899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452369v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo-Mart&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castillo-Hidalgo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gean.70028" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410510v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Polo Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Faure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cremaschini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2025.104342" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286865v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-025-09705-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05218271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Su" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liehui Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debin Du" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2025.104370" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekazu Itoh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangqi Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.104099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naixia Mou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanqing Xu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxian Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.103846" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04651432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Juh&#225;sz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Kriszti&#225;n Nagy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Steinwender" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2024.103963" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407981v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou Sene" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Lo Prete" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiang Hu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2023.107370" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-024-00622-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In Joo Yoon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2024.103990" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663232v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cocuzza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ignaccolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.02.248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-022-09570-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103358" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986104v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2020.1840640" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Notteboom" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-020-10341-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03719089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amdaoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;antoine Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12659" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408185v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Tsiotas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00387-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2019.1693065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02588449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Berli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2020.102729" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955135v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xumao Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengjin Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12197893" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02588551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rousset" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-019-09482-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanyi Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Ye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui&#8208;Yip Lau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12428" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02922543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2020.102824" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292775v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Panahi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf K.Y. Ng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Afenyo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092097v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanbo Zheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11072066" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02520430v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changmin Jiang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawuli Afenyo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2019.102527" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806692v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Bunel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-018-9403-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02996088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676756v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cuyala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Hosni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.10.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Lau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02073489v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushan Lin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11821/dlxb201812002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11769-018-0942-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619362v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yui-Yip Lau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf K. Y. Ng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowen Fu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2017.1311425" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619436v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2017.02.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832320v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Metge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12163" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2018.1441923" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881565v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623657v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359158v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145664v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Z. Mohamed-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2015.01.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359159v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Ronald Fraser" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo E. Notteboom" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-014-9610-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749639v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2015.1022612" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623660v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41072-016-0006-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbv010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171521v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Buard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359156v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12083" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338121v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145658v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069149v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246947v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beauguitte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11067-013-9222-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359163v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.220.0011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359160v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koi Yu Adolf Ng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309132513516178" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815731v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2013.03.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850698v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lugo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831906v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12033" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B038056841F273E83E2B17BBA4722F3FB4C633E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842078v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Merk" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699197v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiao'E Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551207v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699199v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2012.07.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538051v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0374.2011.00355.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699200v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558856v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Lee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553040v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Cherfaoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582554v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Ietri" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00595498v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Setti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093448v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538053v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459509v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Jacobs" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter W. de Langen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458596v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R.A. Koster" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. van Der Beek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343400903167904" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00560442v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roni Parshani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Havlin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/92/68002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458593v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Woo Lee" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolf Ng" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466163v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2010.03.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458587v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Roussin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Cheol Jo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459137v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457697v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn R. van Der Horst" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246473v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458086v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458602v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Song" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458483v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459472v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458503v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459470v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459750v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459041v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458057v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459018v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459369v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459066v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459487v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12037" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458055v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fr&#233;mont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459475v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459074v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247145v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508928v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508929v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194431v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246516v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kato" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shibasaki" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01933726v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arvis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vesin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Carruthers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openknowledge.worldbank.org/handle/10986/30585" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623751v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Advances-in-Shipping-Data-Analysis-and-Modeling-Tracking-and-Mapping-Maritime/Ducruet/p/book/9781138280939" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246485v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246507v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Langen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452379v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654169v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492364v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Astou S&#233;n&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Port-Systems-in-Global-Competition-Spatial-Economic-Perspectives-on-the-Co-Development-of-Seaports/Ducruet-Notteboom/p/book/9781032327730" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316657-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588340v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316657-20" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04588346v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Slack" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003316657-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Spiliopoulos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Zissis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61852-0_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341631v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788114714.00031" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247154v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247155v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247146v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293381v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102671-7.10478-6" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995835v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814060-4.00001-0" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912871v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955201v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118786352.wbieg2121" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg2121" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955190v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118786352.wbieg2059" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg2059" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292832v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247167v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevil Seten" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247169v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247150v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956826v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hidalgo Castillo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02956823v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmei Tsubota" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247160v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247151v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02516396v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36464-9_14" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292848v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Castillo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02544851v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788976640.00008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299135v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2020-un-monde-boussole" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247171v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292652v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01952045v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ems.fr/livres/collections/afrique-atlantique/ouvrage/511-r%C3%A9flexions-sur-la-force-de-travail-dans-les-milieux-portuaires-et-p%C3%A9ri-portuaires.html" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623644v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Gruchevska" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247172v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247174v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247175v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621453v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifri.org/fr/publications/ramses/sommaires-de-ramses/ramses-2018-guerre-de-linformation-aura-t-lieu#sthash.ua87QXuu.dpbs" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426544v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247173v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marnot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623620v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ferrari" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Tei" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Studies-in-Transport-Analysis/book-series/RSTA" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614368v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621468v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boydellandbrewer.com/the-sea-in-history-set-hb.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623615v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mobasheri" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zipf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623649v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623593v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawya Zreik" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouveyron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latouche" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623586v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623572v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atiya Habeeb Kidwai" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623631v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lagesse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623596v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610623v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg0490" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02610627v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118786352.wbieg0024" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428987v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419804v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338115v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374950v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245718v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086342v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/les-oceanides/ouvrage/394-economie-circulaire-et-%C3%A9cosyst%C3%A8mes-portuaires.html#top" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374941v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haule" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ait-Mohand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Didier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02550523v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/344-geographie-des-mers-et-des-oceans-9782350302751.html" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374953v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374948v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grasland Claude" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374946v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426007v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374937v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374944v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Gastner" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069174v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Cam" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069189v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247177v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247178v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605653v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842079v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682949v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00717425v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carvalho" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247179v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de Carvalho" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551208v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561393v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Song" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632460v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520246v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247180v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02596644v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458831v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458071v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458067v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458076v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532836v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Alkhoury" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dumontet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Polo Martin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497064v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000113v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Tsiotas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106768v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072548v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660640v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159805v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313152v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159806v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159808v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159810v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159734v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03041845v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhasz Reka" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krisztian Nagy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02408392v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Billaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Cooper" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtois" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chatelier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Claeyman" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746129v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579065v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601211v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541902v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546814v2" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008968v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01338110v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>