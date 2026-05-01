--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -409,51 +409,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et applications en marketing</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2051570719849553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
@@ -568,346 +568,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants going back homeland for holidays: Rituals and practices of Senegalese migrants in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joindre l’image à la parole pour comprendre le sens culturel des pratiques : ce que révèle la photo-élicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annals.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (3), pp.65-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370118773301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109433v1</w:t>
+                <w:t xml:space="preserve">hal-01867800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joindre l’image à la parole pour comprendre le sens culturel des pratiques : ce que révèle la photo-élicitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">L’impact de la globalisation sur les systèmes de don : le cas de la migration sénégalaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis César Ndione</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 33 (3), pp.65-89. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867800v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la globalisation sur les systèmes de don : le cas de la migration sénégalaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migrants going back homeland for holidays: Rituals and practices of Senegalese migrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis César Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">César Ndione</w:t>
+                <w:t xml:space="preserve">Alain Decrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.25-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annals.2018.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867762v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la globalisation sur les systèmes de don : le cas de la migration sénégalaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -948,291 +948,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des entreprises familiales au Sénégal : quelles spécificités culturelles ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierno Bah</w:t>
+                <w:t xml:space="preserve">Ethnicity, consumption and return visits to the home country: The case of the Senegalese venants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis César Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Boussaguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis César Ndione</w:t>
+                <w:t xml:space="preserve">Tierno Bah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1042663ar⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.53-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570717738695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109435v1</w:t>
+                <w:t xml:space="preserve">hal-02180691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnicity, consumption and return visits to the home country: The case of the Senegalese venants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transmission des entreprises familiales au Sénégal : quelles spécificités culturelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boussaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Freyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tierno Bah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (4), pp.53-71. </w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (3-4), pp.127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2051570717738695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1042663ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180691v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicité, consommation et retours temporaires au pays d’origine: le cas de la figure des Venants sénégalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Bah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1646,782 +1646,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialization in entry-level products: a strategy for industrial development in Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Vive les vacances au pays » : rituels et pratiques touristiques des migrants sénégalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum on Industrial Organization and Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">2ème Journée de Recherche en Marketing du Grand Est,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162014v1</w:t>
+                <w:t xml:space="preserve">hal-02161680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vive les vacances au pays » : rituels et pratiques touristiques des migrants sénégalais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specialization in entry-level products: a strategy for industrial development in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessoua Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de Recherche en Marketing du Grand Est,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, REIMS, France</w:t>
+              <w:t xml:space="preserve">Forum on Industrial Organization and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161680v1</w:t>
+                <w:t xml:space="preserve">hal-02162014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’économie du don et système de consommation dans une communauté migratoire : une approche multi-située</w:t>
+                <w:t xml:space="preserve">« Je voyage et donc je suis » Culture de migration et transferts culturels : le cas des migrants sénégalais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de Recherche sur le Prix, la Gratuité, le Don et la Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Actes des 31èmes Congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161682v1</w:t>
+                <w:t xml:space="preserve">hal-02161681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je voyage et donc je suis » Culture de migration et transferts culturels : le cas des migrants sénégalais</w:t>
+                <w:t xml:space="preserve">De l’économie du don et système de consommation dans une communauté migratoire : une approche multi-située</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 31èmes Congrès international de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">5èmes Journées de Recherche sur le Prix, la Gratuité, le Don et la Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161681v1</w:t>
+                <w:t xml:space="preserve">hal-02161682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauvreté réelle et Pauvreté intégrée : Simplicité volontaire ici pour mieux consommer là-bas : Le cas des travailleurs Soninkés dans les foyers africains de Rouen</w:t>
+                <w:t xml:space="preserve">Games, Rites and Sacralization of Consumption, Session spéciale « Les Fêtes foraines et la culture populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Remy</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque Pauvreté, Précarité et Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Consumer Culture Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161684v1</w:t>
+                <w:t xml:space="preserve">hal-02162024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’économie du don à la domination symbolique : le cas de l’immigration soninkée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des Vèmes Congrès de l’Association Française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Games, Rites and Sacralization of Consumption, Session spéciale « Les Fêtes foraines et la culture populaire</w:t>
+                <w:t xml:space="preserve">Pauvreté réelle et Pauvreté intégrée : Simplicité volontaire ici pour mieux consommer là-bas : Le cas des travailleurs Soninkés dans les foyers africains de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumer Culture Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Actes du colloque Pauvreté, Précarité et Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162024v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il faut savoir partir pour mieux revenir ». Quand le retour au bled révèle des identités plurielles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Special Session: Fairs and Popular Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cléret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 28èmes Congrès international de l’Association Française de Marketing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">7th Consumer Culture Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162001v1</w:t>
+                <w:t xml:space="preserve">hal-01655834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Session: Fairs and Popular Culture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Il faut savoir partir pour mieux revenir ». Quand le retour au bled révèle des identités plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis César Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Consumer Culture Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Actes des 28èmes Congrès international de l’Association Française de Marketing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655834v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours temporaires et identité du consommateur émigré : approche exploratoire</w:t>
               </w:r>
@@ -2476,103 +2476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J’irai dormir chez vous ! Itinéraires et différences culturelles de l’hospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cléret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 15ème Journées de Recherche en Marketing de Bourgogne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2597,103 +2597,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J’irai dormir chez vous ! : Itinéraires et différences culturelles de l’hospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cléret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de Recherches en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions EMS, Management &amp; société, 178 p., 2015, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-84769-827-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3419,51 +3419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.135.0015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072624ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570719849553" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Diaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessoua Albert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072640ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2018.02.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCBXQHML-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118773301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118802147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Freyman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042663ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno Bah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717738695" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116686738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161683v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tiercelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655834v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Louiset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop-Sall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02570842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.135.0015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072624ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570719849553" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Diaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessoua Albert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072640ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118773301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867762v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2018.02.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCBXQHML-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118802147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno Bah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717738695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Freyman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042663ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116686738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tiercelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Louiset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop-Sall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02570842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>