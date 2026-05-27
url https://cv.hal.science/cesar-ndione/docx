--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -1646,191 +1646,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vive les vacances au pays » : rituels et pratiques touristiques des migrants sénégalais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specialization in entry-level products: a strategy for industrial development in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diadié Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessoua Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de Recherche en Marketing du Grand Est,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, REIMS, France</w:t>
+              <w:t xml:space="preserve">Forum on Industrial Organization and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161680v1</w:t>
+                <w:t xml:space="preserve">hal-02162014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialization in entry-level products: a strategy for industrial development in Africa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Vive les vacances au pays » : rituels et pratiques touristiques des migrants sénégalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum on Industrial Organization and Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">2ème Journée de Recherche en Marketing du Grand Est,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162014v1</w:t>
+                <w:t xml:space="preserve">hal-02161680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je voyage et donc je suis » Culture de migration et transferts culturels : le cas des migrants sénégalais</w:t>
               </w:r>
@@ -1961,467 +1961,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Games, Rites and Sacralization of Consumption, Session spéciale « Les Fêtes foraines et la culture populaire</w:t>
+                <w:t xml:space="preserve">De l’économie du don à la domination symbolique : le cas de l’immigration soninkée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumer Culture Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Actes des Vèmes Congrès de l’Association Française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162024v1</w:t>
+                <w:t xml:space="preserve">hal-02161683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’économie du don à la domination symbolique : le cas de l’immigration soninkée</w:t>
+                <w:t xml:space="preserve">Pauvreté réelle et Pauvreté intégrée : Simplicité volontaire ici pour mieux consommer là-bas : Le cas des travailleurs Soninkés dans les foyers africains de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Rémy</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Vèmes Congrès de l’Association Française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Actes du colloque Pauvreté, Précarité et Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161683v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauvreté réelle et Pauvreté intégrée : Simplicité volontaire ici pour mieux consommer là-bas : Le cas des travailleurs Soninkés dans les foyers africains de Rouen</w:t>
+                <w:t xml:space="preserve">Games, Rites and Sacralization of Consumption, Session spéciale « Les Fêtes foraines et la culture populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Remy</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque Pauvreté, Précarité et Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Consumer Culture Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161684v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Session: Fairs and Popular Culture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Il faut savoir partir pour mieux revenir ». Quand le retour au bled révèle des identités plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis César Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Consumer Culture Theory Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Actes des 28èmes Congrès international de l’Association Française de Marketing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655834v1</w:t>
+                <w:t xml:space="preserve">hal-02162001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il faut savoir partir pour mieux revenir ». Quand le retour au bled révèle des identités plurielles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Special Session: Fairs and Popular Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cléret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 28èmes Congrès international de l’Association Française de Marketing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">7th Consumer Culture Theory Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162001v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours temporaires et identité du consommateur émigré : approche exploratoire</w:t>
               </w:r>
@@ -2476,103 +2476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J’irai dormir chez vous ! Itinéraires et différences culturelles de l’hospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cléret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 15ème Journées de Recherche en Marketing de Bourgogne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2597,90 +2597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J’irai dormir chez vous ! : Itinéraires et différences culturelles de l’hospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cléret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2864,51 +2864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis César Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions EMS, Management &amp; société, 178 p., 2015, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-84769-827-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3419,51 +3419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.135.0015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072624ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570719849553" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Diaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessoua Albert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072640ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118773301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867762v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2018.02.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCBXQHML-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118802147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno Bah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717738695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Freyman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042663ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116686738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161680v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tiercelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655834v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Louiset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop-Sall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02570842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.135.0015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266127v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.123.0161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Bah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072624ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R&#233;my" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570719849553" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diadi&#233; Diaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lessoua Albert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072640ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118773301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01867762v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ndione" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2018.02.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCBXQHML-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109042v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118802147" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tierno Bah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717738695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02109435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boussaguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Freyman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042663ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116686738" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gatelier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161683v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02161684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162024v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tiercelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655834v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Louiset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02162016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879131v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop-Sall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02570842v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02879135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>