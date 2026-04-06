--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -395,868 +395,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El acceso al cuerpo de profesores de español de Enseñanza Secundaria en Francia: nuevas oposiciones docentes (CAPES 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calanda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Calanda: Revista didáctico-cultural realizada por la Consejería de Educación sobre la acción educativa española en Francia, 17, pp.68-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reminiscencias carceleras y quinquis en Juro que: de Cárcel de amor a un amor millennial según Rosalía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du GRIMH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">El acceso al cuerpo de profesores de español de Enseñanza Secundaria en Francia: nuevas oposiciones docentes (CAPES 2022)</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capes externe d’espagnol (2022) : nouvelles épreuves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 399, pp.87-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OLVIDAR O RECORDAR » : L'EXERCICE DE MÉMOIRE HISTORIQUE DANS LES MANUELS SCOLAIRES D'ESPAGNOL EN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Linguatek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les Cahiers Linguatek: Mémoire et Oubli, 9/10, pp.33-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création d’un contexte didactique à partir de documents audiovisuels : les médias dans les manuels d’espagnol français (années 1970-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 396, pp.63-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formación del profesorado de español en Francia: el derecho a continuar aprendiendo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calanda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Calanda: Revista didáctico-cultural realizada por la Consejería de Educación sobre la acción educativa española en Francia, 17, pp.68-74</w:t>
+              <w:t xml:space="preserve">, 2021, Calanda Revista didáctico-cultural realizada por la Consejería de Educación sobre la acción educativa española en Francia, 16, pp.86-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 399, pp.87-104</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EL «ROMANCE MILLENNIAL» DE LOS ÁNGELES A EL MAL QUERER. (RE)INVENCIONES ICÓNICAS DE ROSALÍA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.337-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Les Cahiers Linguatek: Mémoire et Oubli, 9/10, pp.33-51</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalía en cuatro cuadros. Rosalía o la tradicional imagen de lo millennial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Matins pédagogiques de la SLNL - Publication annuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.46-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 396, pp.63-75</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues minorées et audiovisuel : un vecteur interculturel en cours d’espagnol en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Quaderna: Glottophobies et imaginaires des langues, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formación del profesorado de español en Francia: el derecho a continuar aprendiendo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El acceso al cuerpo de profesores de español de Enseñanza Secundaria en Francia: oposiciones, requisitos y pruebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calanda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Calanda Revista didáctico-cultural realizada por la Consejería de Educación sobre la acción educativa española en Francia, 16, pp.86-92</w:t>
+              <w:t xml:space="preserve">, 2020, Revista didáctico-cultural realizada por la Consejería de Educación sobre la acción educativa española en Francia, 15, pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.337-355</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persuasión narrativa y ciencia: diálogo ciencia (ficción) e imagen (ficcional) en las series de RTVE de Chicho Ibáñez a Ciencia Forense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GRIMH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.25-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.46-65</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séries télévisées en cours d'espagnol, retour sur une expérience de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916307v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04916296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imágenes y voces de la ruralidad en clase de español: Diálogo entre literatura y producciones audiovisuales</w:t>
               </w:r>
@@ -1786,579 +1786,579 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Relaciones de dominación y de inclusión entre el castellano y las lenguas-culturas amerindias : representación y transmisión en los manuales de español en Francia »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité par la Benemérita Escuela Nacional de Maestros de Ciudad de México (Mexique).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BENEMERITA ESCUELA NACIONAL DE MAESTROS MEXICO, 2024, MEXICO, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture du collectif dans le contexte multilingue de la Guinée Équatoriale : l’exemple de l’œuvre d’Estanislao Medina Huesca »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’axe 1 « Marges, Inégalités, Vulnérabilités », Laboratoire Pléiade, Université Sorbonne Paris Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABORATOIRE PLEIADE UNIV SORBONNE PARIS NORD, 2024, ROUEN, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Questionner la norme en situation de polyglossie dans la fiction équatoguinéene contemporaine : L’exemple de Barlock: los hijos del gran búho d’Estanislao Medina Huesca »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’axe 4 « Linguistique », Laboratoire Eriac, Université de Rouen Normandie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABORATOIRE ERIAC UNIVERSITE DE ROUEN NORMANDIE, 2024, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Oralité et sonorités dans Sendebar, Romancero Gitano, Decir sí/La mala sangre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité : Première supérieure spécialité espagnol, Lycée Gustave Monod, Enghien-les-Bains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREGORY DUBOIS, CPGE LYCEE MONOD, 2024, ENGHIEN-LES-BAINS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Hablemos de « L’École de la République ». Organización del sistema educativo francés : el ejemplo de la escuela primaria »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférencier invité par la Benemérita Escuela Nacional de Maestros de Ciudad de México (Mexique).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BENEMERITA ESCUELA NACIONAL DE MAESTROS MEXICO, 2024, MEXICO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’écriture à l’épreuve de la polyglossie en Guinée Équatoriale : l’exemple de Barlock (2013) d’Estanislao Medina Huesca »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Itinéraires de la Traduction », Laboratoire Pléiade, Université Sorbonne Paris Nord.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABORATOIRE PLEIADE UNIV SORBONNE PARIS NORD, 2024, AUBERVILLIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’œuvre narrative de l’équatoguinéen Estanislao Medina Huesca : une question de rivalité linguistique en situation de polyglossie ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International La Rivalité en langue étrangère, Université Catholique de Lublin-Jean Paul II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIVERSITE CATHOLIQUE DE LUBLIN, 2024, LUBLIN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, GREGORY DUBOIS, CPGE LYCEE MONOD, 2024, ENGHIEN-LES-BAINS, France</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« El discurso epilingüístico como corpus y como medio de formación de lo/as futuro/as profesore/as de español en Francia »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Ruiz Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Congreso Internacional de Aplicacións da lingüística de corpus na didáctica das linguas, Universidade de Santiago de Compostela</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIVERSIDADE DE SANTIAGO DE COMPOSTELA, 2024, SANTIAGO DE COMPOSTELA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917475v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04917533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Identidad(es) lingüística(s) en Guinea Ecuatorial: contactos lingüísticos en el relato de ficción de Estanislao Medina Huesca »</w:t>
               </w:r>
@@ -4821,51 +4821,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ruiz Pisano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496609v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916307v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04915996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4741" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04915988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04915977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04915940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ruiz Pisano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917479v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917523v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gaspar Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=ruiz+pisano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tumba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04915959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916997v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Marion-Andr&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04917064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ruiz Pisano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496609v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917014v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916978v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916948v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916357v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916268v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04916021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04915996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.4741" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04915988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04915977v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04915940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ruiz Pisano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917542v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917431v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gaspar Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917349v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917345v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917328v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917308v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=ruiz+pisano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Tumba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04915959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916997v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Marion-Andr&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04917064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>