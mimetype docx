--- v1 (2026-03-27)
+++ v2 (2026-04-21)
@@ -2520,129 +2520,521 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus de promesses reconverties que d’espoirs trahis. Les territoires de la recherche nucléaire au Piémont</w:t>
+                <w:t xml:space="preserve">Marseille ou les paradoxes d’une alternance historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Lefebvre; Sébastien Vignon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales de 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.121-132, 2023, 978-2-7535-8860-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Davide Pellegrino</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Curli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cesare Mattina; Elisabetta Bini; Barbara Curli; Pierre Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires des transitions énergétiques. Nucléaire et énergies renouvelables en Italie et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Khartala; Maison Méditeranéenne des sciences de l'homme, pp.335-345, 2023, L'atelier méditerranéen, 978-2-38409-022-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une socio-histoire localisée des transitions énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Curli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires des transitions énergétiques. Nucléaire et énergies renouvelables en Italie et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala; Maison méditerranéenne des sciences de l'homme, pp.13-36, 2023, 978-2-38409-022-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04123636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pitfalls of &amp;quot;Marseillology&amp;quot; and How to Avoid Them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berghahn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Marseille mosaic: A Mediterranean City at the Crossroad of Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-140, 2023, 978-1-80073-820-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plus de promesses reconverties que d’espoirs trahis. Les territoires de la recherche nucléaire au Piémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cesare Mattina; Elisabetta Bini; Barbara Curli; Pierre Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires des transitions énergétiques. Nucléaire et énergies renouvelables en Italie et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Khartala; Editions de la MMSH, pp.179-205, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marseille ou les paradoxes d’une alternance historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maisetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2662,516 +3054,124 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-132, 2023, 9782753588608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Pitfalls of &amp;quot;Marseillology&amp;quot; and How to Avoid Them</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pro et anti face aux projets nucléaires dans l’Italie du Nord des années 1950-1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...143 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fournier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cesare Mattina; Elisabetta Bini; Barbara Curli; Pierre Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires des transitions énergétiques. Nucléaire et énergies renouvelables en Italie et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Khartala; Maison Méditeranéenne des sciences de l'homme, pp.335-345, 2023, L'atelier méditerranéen, 978-2-38409-022-8</w:t>
-[...192 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Khartala; Editions de la MMSH, pp.67-92, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3927,242 +3927,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà du scandale, une corruption tout à fait ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Steiner Verlag. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadt - Macht - Korruption. Cesare Mattina, Andreas Fahrmeir, Jens Ivo Engels, Frédéric Monier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-75, 2017, 978-3-515-11738-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Dénoncer l’improbité publique dans une &amp;quot;ville maudite&amp;quot; : acteurs, rhétoriques et contextes de la critique de la politique marseillaise depuis les années 1980 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvia Marton, Frédéric Monier et Olivier Dard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moralité du pouvoir et corruption en France et en Roumanie (XVIIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Paris Sorbonne, pp.205-217, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Au-delà du scandale, une corruption tout à fait ordinaire. Considérations à partir de l’affaire des fausses factures de 1982 à la mairie de Marseille »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stadt – Macht – Korruption [Ville, Pouvoir, Corruption]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franz Steiner Verlag, pp.63-75, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770154v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03426382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénoncer l’improbité publique dans une &amp;quot;ville maudite&amp;quot; : acteurs, rhétoriques et contextes de la critique de la politique marseillaise depuis les années 1980</w:t>
               </w:r>
@@ -5374,285 +5374,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dénoncer la corruption. Chevaliers blancs, pamphlétaires et promoteurs de la transparence à l’époque contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Ivo Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dénoncer la corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Ivo Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Ivo Engels</w:t>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.382, 2018, 978-2-35457-125-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stadt - Macht - Korruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fahrmeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...187 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Ivo Engels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5773,51 +5773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E4C55A4"/>
+    <w:nsid w:val="D275A558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6004,51 +6004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cesare-mattina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8599-3612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076199487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Curli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/atelier-mediterraneen/3490-les-territoires-des-transitions-energetiques--9782384090228.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100631090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gallinal-Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.107.0145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.303.0053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0220" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2007.00717.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2007.2355" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2004.1627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felia Allum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2000.1086" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pellegrino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/IngramMarseille#toc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02538316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/demopolis/1190" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02538336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leborgne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ivo Engels" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fahrmeir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cesare-mattina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8599-3612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076199487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Curli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/atelier-mediterraneen/3490-les-territoires-des-transitions-energetiques--9782384090228.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100631090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gallinal-Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.107.0145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.303.0053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0220" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2007.00717.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2007.2355" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2004.1627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felia Allum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2000.1086" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pellegrino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/IngramMarseille#toc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02538316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/demopolis/1190" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02538336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leborgne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ivo Engels" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fahrmeir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>