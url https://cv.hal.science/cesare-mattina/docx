--- v2 (2026-04-21)
+++ v3 (2026-05-11)
@@ -2486,163 +2486,421 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plus de promesses reconverties que d’espoirs trahis. Les territoires de la recherche nucléaire au Piémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cesare Mattina; Elisabetta Bini; Barbara Curli; Pierre Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires des transitions énergétiques. Nucléaire et énergies renouvelables en Italie et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khartala; Editions de la MMSH, pp.179-205, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pitfalls of &amp;quot;Marseillology&amp;quot; and How to Avoid Them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berghahn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Marseille mosaic: A Mediterranean City at the Crossroad of Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-140, 2023, 978-1-80073-820-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marseille ou les paradoxes d’une alternance historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cesare Mattina</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maisetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rémi Lefebvre; Sébastien Vignon. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-132, 2023, 9782753588608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille ou les paradoxes d’une alternance historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémi Lefebvre; Sébastien Vignon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine. Les élections municipales de 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.121-132, 2023, 978-2-7535-8860-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2688,73 +2946,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cesare Mattina; Elisabetta Bini; Barbara Curli; Pierre Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires des transitions énergétiques. Nucléaire et énergies renouvelables en Italie et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khartala; Maison Méditeranéenne des sciences de l'homme, pp.335-345, 2023, L'atelier méditerranéen, 978-2-38409-022-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une socio-histoire localisée des transitions énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2796,382 +3054,124 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires des transitions énergétiques. Nucléaire et énergies renouvelables en Italie et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala; Maison méditerranéenne des sciences de l'homme, pp.13-36, 2023, 978-2-38409-022-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04123636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The Pitfalls of &amp;quot;Marseillology&amp;quot; and How to Avoid Them</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pro et anti face aux projets nucléaires dans l’Italie du Nord des années 1950-1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cesare Mattina; Elisabetta Bini; Barbara Curli; Pierre Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires des transitions énergétiques. Nucléaire et énergies renouvelables en Italie et en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Khartala; Editions de la MMSH, pp.179-205, 2023</w:t>
-[...170 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Khartala; Editions de la MMSH, pp.67-92, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3927,1078 +3927,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Au-delà du scandale, une corruption tout à fait ordinaire. Considérations à partir de l’affaire des fausses factures de 1982 à la mairie de Marseille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadt – Macht – Korruption [Ville, Pouvoir, Corruption]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.63-75, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au-delà du scandale, une corruption tout à fait ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franz Steiner Verlag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stadt - Macht - Korruption. Cesare Mattina, Andreas Fahrmeir, Jens Ivo Engels, Frédéric Monier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-75, 2017, 978-3-515-11738-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Silvia Marton, Frédéric Monier et Olivier Dard. </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénoncer l’improbité publique dans une &amp;quot;ville maudite&amp;quot; : acteurs, rhétoriques et contextes de la critique de la politique marseillaise depuis les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moralité du pouvoir et corruption en France et en Roumanie (XVIIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de l'Université Paris Sorbonne, pp.205-217, 2017</w:t>
+              <w:t xml:space="preserve">, pp.205-217, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...21 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du scandale, une corruption tout à fait ordinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franz Steiner Verlag. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stadt – Macht – Korruption [Ville, Pouvoir, Corruption]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.63-75, 2017</w:t>
+              <w:t xml:space="preserve">Stadt-Macht-Korruption. Sous la direction de Jens Ivo Engels, Cesare Mattina, Andreas Fahrmeir, Frédéric Monier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-3-515-11738-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dénoncer l’improbité publique dans une &amp;quot;ville maudite&amp;quot; : acteurs, rhétoriques et contextes de la critique de la politique marseillaise depuis les années 1980 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvia Marton, Frédéric Monier et Olivier Dard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moralité du pouvoir et corruption en France et en Roumanie (XVIIIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.205-217, 2017</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université Paris Sorbonne, pp.205-217, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-01837916v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dénoncer l’improbité publique dans une &amp;quot;ville maudite&amp;quot; : acteurs, rhétoriques et contextes de la critique de la politique marseillaise depuis les années 1980 »</w:t>
-[...63 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Transactions bilatérales plutôt que débat public. Pollutions sans vagues autour d’un établissement industriel isolé (Saint-Auban, 1916-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Americi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Centemeri; Xavier Daumalin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutions industrielles et espaces méditerranéens. XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, Maison méditerranéenne des sciences de l'Homme, pp.69-94, 2015, 978-2-8111-1239-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01194449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions sans vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khartala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutions industrielles et espaces méditerranéens (XVIIIe-XXIe s.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2015, 978-2-8111-1239-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relectures sur la camorra. Regards comparatifs, ethnographiques et multi-niveaux sur les phénomènes de « criminalité organisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmela Lettieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre l’Italie des années 2000. Du social au politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Provence, pp.93-112, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie locale et pouvoir dans la ville, la mise en place des conseils de quartier à Marseille, Toulon et Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Miossec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et échelons de la gouvernance : expériences en France et au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.171-192, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governare la democrazia locale. Potere politico e governance urbana a Marsiglia, Tolone e Nizza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesca Gelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La democrazia locale tra rappresentanza e partecipazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, pp.185-199, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intermédiation politique des présidents de Comités d’intérêt de quartier : le territoire de la notabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Fournier; Sylvie Mazzella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille entre ville et ports. Les destins de la rue de la République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.82-96, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-fascisti a Napoli. An tra continuità e mutamento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ottorino Cappelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potere e società a Napoli a cavallo del secolo. Omaggio a Percy Allum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Scientifiche italiane, pp.219-244, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des médiateurs locaux : les présidents des comités d’intérêt de quartier autour de la rue de la République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Donzel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolisation, gouvernance et citoyenneté dans la région urbaine marseillaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve &amp; Larose, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5008,91 +4935,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropoles en Méditerranée. Gouverner par les rentes, de Dominique Lorrain (dir.), Paris, Presses de Sciences Po, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.971-972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5102,147 +5029,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure des territoires en mutations ? Les transformations de l’ancrage territorial et social du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Marchand-Lagier</w:t>
+                <w:t xml:space="preserve">Stéphanie Dechezelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dechezelles</w:t>
+                <w:t xml:space="preserve">Christine Pina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Pina</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil Régional PACA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5252,51 +5179,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisme industriel des territoires à faible densité et urbanité à la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5312,51 +5239,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l’urbain et des territoires, Réseau thématique n°9 de l’Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02513953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5366,338 +5293,432 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénoncer la corruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Ivo Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.382, 2018, 978-2-35457-125-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénoncer la corruption. Chevaliers blancs, pamphlétaires et promoteurs de la transparence à l’époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Mattina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Ivo Engels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01770150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stadt - Macht - Korruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fahrmeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jens Ivo Engels</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">20, Franz Steiner Verlag, 2017, Beitrage Zur Stadtgeschichte Und Urbanisierungsforschung, 978-3-515-11738-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...123 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">hal-01837915v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordres sociaux industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Mattina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lyon 2, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05598173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5773,51 +5794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D275A558"/>
+    <w:nsid w:val="0BE5A853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6004,51 +6025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cesare-mattina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8599-3612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076199487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Curli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/atelier-mediterraneen/3490-les-territoires-des-transitions-energetiques--9782384090228.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100631090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gallinal-Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.107.0145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.303.0053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0220" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2007.00717.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2007.2355" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2004.1627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felia Allum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2000.1086" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pellegrino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/IngramMarseille#toc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02538316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/demopolis/1190" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770154v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02538336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leborgne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841007v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558862v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558902v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ivo Engels" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fahrmeir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cesare-mattina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8599-3612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076199487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123611v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Mattina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Curli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/atelier-mediterraneen/3490-les-territoires-des-transitions-energetiques--9782384090228.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maisetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100631090" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835552v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gallinal-Arias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.107.0145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.303.0053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504173v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.182.0220" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.166.0165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558789v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2007.00717.x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2007.2355" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2004.1627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558803v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felia Allum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2000.1086" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pellegrino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558809v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04123636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/IngramMarseille#toc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781800738201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558815v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02538316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/demopolis/1190" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558819v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02538336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01194449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Americi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leborgne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558862v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558866v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770153v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323202v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Marchand-Lagier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Ivo Engels" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837915v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fahrmeir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05598173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>