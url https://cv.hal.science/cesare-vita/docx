--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -977,58 +977,58 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Mandić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier de Cazanove et Alain Duplouy. </w:t>
+              <w:t xml:space="preserve">Olivier de Cazanove; Alain Duplouy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lucanie entre deux mers : archéologie et patrimoine : actes du Colloque international, Paris, 5-7 novembre 2015</w:t>
+              <w:t xml:space="preserve">La Lucanie entre deux mers : archéologie et patrimoine (actes du Colloque international, Paris, 5-7 novembre 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre Jean Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.349-357, 2019, Collection du Centre Jean Bérard, 978-2-38050-020-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
@@ -1876,51 +1876,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2009,624 +2009,746 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Jean Bérard (UAR 3133 CNRS-EFR). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique « Italie du Sud ». Au seuil de la ville : organisation, aménagement et gestion des milieux urbains et périurbain en Italie du Sud dans l'antiquité. Bilan de l'activité de terrain 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Munzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselme Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora d'Auria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Jean Bérard (UAR 3133 CNRS-EFR). 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique matt-painted d’Incoronata. Fouilles 2015-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre tradition et réélaboration. Formes, signes et significations des décorations représentées sur la céramique indigène matt painted en Italie du Sud à l’âge du Fer</w:t>
+                <w:t xml:space="preserve">Technological transmission between Greek metropoleis and Incoronata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527285v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological transmission between Greek metropoleis and Incoronata</w:t>
+                <w:t xml:space="preserve">Les nécropoles de Volcei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527287v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nécropoles de Volcei</w:t>
+                <w:t xml:space="preserve">Revisiting the Archaic Communication Systems. An interdisciplinary study of Southern Italian local Communities devoid of conventional forms of writing (7th-5th centuries BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527292v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Archaic Communication Systems. An interdisciplinary study of Southern Italian local Communities devoid of conventional forms of writing (7th-5th centuries BCE)</w:t>
+                <w:t xml:space="preserve">Entre tradition et réélaboration. Formes, signes et significations des décorations représentées sur la céramique indigène matt painted en Italie du Sud à l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527286v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tra paralia e mesogaia: ceramiche matt-painted e contesti dal sito di Incoronata (MT) e dall’area nord-lucana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From realia to virtual reality. A project of Mediterranean archaeological heritage valorisation overseas through Digital Archaeology and AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josipa Mandić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Saltini Semerari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Céramique Matt-Painted de l’Italie méridionale entre productions, contextes et iconographies. Nouvelles données et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cesare Vita, Apr 2024, Naples, Italy</w:t>
+              <w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists (EAA). Archaeological Sciences, Humanities and the Digital era: Bridging the Gaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artemios Oikonomou; Kleopatra Kathariou, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527296v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From realia to virtual reality. A project of Mediterranean archaeological heritage valorisation overseas through Digital Archaeology and AI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tra paralia e mesogaia: ceramiche matt-painted e contesti dal sito di Incoronata (MT) e dall’area nord-lucana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologists (EAA). Archaeological Sciences, Humanities and the Digital era: Bridging the Gaps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Artemios Oikonomou; Kleopatra Kathariou, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">La Céramique Matt-Painted de l’Italie méridionale entre productions, contextes et iconographies. Nouvelles données et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cesare Vita, Apr 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524025v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pottery productions and their role in the social dynamics between indigenous and allogenous communities in the Iron Age Mediterranean. The case of Incoronata (Basilicata, Southern Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Mandić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2642,293 +2764,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BECAP-Belgrade Conference of Archaeological Pottery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jasna Vuković; Vesna Bikić, May 2024, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the pigment technology of the matt painted pottery from the north-Lucanian district: the SandMAN project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Di Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geoscience Paradigm: resources, risks and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Potenza (Basilicata, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre tradition et réélaboration. Formes, signes et significations des décorations représentées sur la céramique indigène matt painted en Italie du Sud à l’âge du Fer</w:t>
+                <w:t xml:space="preserve">Revisiting the Archaic Communication Systems. An interdisciplinary study of Southern Italian local Communities devoid of conventional forms of writing (7th-5th centuries BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et Symboles de la Préhistoire et Protohistoire en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Calvi, Corse, France</w:t>
+              <w:t xml:space="preserve">Colloque international de l’American Institute of Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527297v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Archaic Communication Systems. An interdisciplinary study of Southern Italian local Communities devoid of conventional forms of writing (7th-5th centuries BCE)</w:t>
+                <w:t xml:space="preserve">Entre tradition et réélaboration. Formes, signes et significations des décorations représentées sur la céramique indigène matt painted en Italie du Sud à l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de l’American Institute of Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Arts et Symboles de la Préhistoire et Protohistoire en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Calvi, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527303v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pottery chaînes opératoires at Incoronata. Local/regional production and imports (9th to 7th centuries BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2987,142 +3109,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration, technology transfer and cultural transmission. Macroscopic and science-based analyses of pottery from Greek mother-cities and ‘colonial’ and indigenous communities in southern Italy and Sicily, ca. 800-600 BCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, X. Charalambidou; J. P. Crielaard; VU University, Oct 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functions, symbols and ideologies: the fibulae in the funerary contexts of southern Italy between the archaic and classical period (late 7th - late 5th century BCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Greek, Roman and Byzantine fibulae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentazione ceramica dei contesti archeologici di Incoronata. Nuovi dati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3151,73 +3273,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LV Riunione Scientifica IIPP “Preistoria e Protostoria della Basilicata“, Matera, 6-10 aprile 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIPP – Preistoria e protostoria della Basilicata, Apr 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the connectivity. Matt-painted and Greek pottery in the light of the latest archeological discoveries at Incoronata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Mandić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3233,73 +3355,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIA Annual Meeting 2022: Southeastern Italy in the 1st millennium B.C.E., between connectivity and isolation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Peruzzi; Ch. Haintz; L. Bernardo-Ciddio, Jan 2022, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This must be the place. Matt- painted and Greek pottery in the light of the latest archeological discoveries from Incoronata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3315,73 +3437,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’American Institute of Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La documentazione ceramica dei contesti archeologici di Incoronata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3410,349 +3532,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Institut italien pour la Préhistoire et la Protohistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shapes and meanings. A preliminary study of the matt-painted pottery decorations and their role in the communication system of ancient communities in Southern Italy (half of the 7th - half of the 5th century BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BECAP 22 - Belgrade Conference on Archaeological Pottery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ceramica enotria nei contesti stratigrafici dell'Incoronata di IX e VIII sec. a.C. Produzioni, funzioni e cronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oinotria. Tra il Tirreno e lo Ionio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Potenza (Basilicata, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images et symboles dans la culture des populations autochtones à l’Âge du Fer en Europe méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du CReAAH 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiche funerarie e cambiamenti sociali: aspetti del rito nelle sepolture dell'antica Volcei tra VI e IV sec. a.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie funéraire en Italie du Sud (Fin VIe – début IIIe siècles av. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris INHA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramica a vernice nera e 'di Gnathia' nei corredi funerari di una comunità della media Val d'Agri (Basilicata). Alcune osservazioni sulla tipologia, decorazioni e sulle produzioni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3768,73 +3890,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring the neighborhood : the role of ceramics in understanding place in the hellenistic world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kaštela, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcune considerazioni sulla ceramica a figure rosse della necropoli lucana di S. Brancato di S. Arcangelo (PZ).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josipa Mandić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3850,73 +3972,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First workshop Problems and methods of pottery classifications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scuola di Specializzazione in Archeologia di Matera, Jun 2014, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le comunità dell’entroterra: il caso di San Brancato di S. Arcangelo (PZ). La necropoli lucana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3932,120 +4054,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Siris Herakleia Polychorion - Siris, Herakleia, Polychorion. Città e campagna tra antichità e medioevo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Policoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramica a vernice nera, rossa o bruna e a pasta grigia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brateis datas - Pratiche rituali, votivi e strumenti del culto dai santuari della Lucania antica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Matera,, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4055,443 +4177,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incoronata 2023. I risultati della XXI campagna di scavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62e Convegno di Studi sulla Magna Grecia « Parthenope e Neapolis: nuovi dati e prospettive di ricerca »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Tarente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures, identités et symboles en comparaison : la céramique matt-painted de l’Italie du sud à l’Âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46e colloque international de l’Association Française pour l’Étude de l’Âge du Fer « Expressions artistiques des sociétés des âges du Fer »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, AIX-EN-PROVENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incoronata 2022. I risultati della XX campagna di scavo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e Convegno di Studi sulla Magna Grecia « Taranto e Siracusa: due capitali del Mediterraneo a confronto (IV e III sec. a. C.) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Tarente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burial practices in the necropolis of Buccino from the mid-7th to the early 4th century BC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Conference of Italian Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, GALWAY, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeology of one North-Lucanian site: new data from the necropolis of Buccino in the Archaic and Classical periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Dialoghi sull’Archeologia della Magna Grecia e del Mediterraneo »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, PAESTUM, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nécropole lucanienne entre la mer Ionienne et la mer Tyrrhénienne : San Brancato di Sant'Arcangelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lucanie entre deux mers : Archéologie et patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4501,114 +4623,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nécropoles de Volcei. Archéologie et identité d'un centre nord-lucanien entre le VIIe et le Ve siècle avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Vita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Univesità degli Studi della Basilicata; Univesité Rennes 2, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04527289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4676,51 +4798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68E52800"/>
+    <w:nsid w:val="236921A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4907,51 +5029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cesare-vita" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9008-1892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970977v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes H. Sterba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fragnoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Vita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ippolito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Willborn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phoibos.at/Kamenjarin-Ivanka-Marina-Ugarkovic-eds.-Exploring-the-Neighborhood.-The-Role-of-Ceramics-in-Understanding-Place-in-the-Hellenistic-World" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrejeanberard.cnrs.fr/spip.php?article398&amp;amp;lang=it" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14puu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8925" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527290v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Saltini Semerari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Leo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520676v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527279v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520725v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527317v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520743v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527320v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527325v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527289v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cesare-vita" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9008-1892" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970977v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes H. Sterba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fragnoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Vita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ippolito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Willborn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527275v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phoibos.at/Kamenjarin-Ivanka-Marina-Ugarkovic-eds.-Exploring-the-Neighborhood.-The-Role-of-Ceramics-in-Understanding-Place-in-the-Hellenistic-World" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrejeanberard.cnrs.fr/spip.php?article398&amp;amp;lang=it" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14puu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8925" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Cormier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora d'Auria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824388v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527287v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527292v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527286v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Saltini Semerari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Leo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520676v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527315v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527325v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527289v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>