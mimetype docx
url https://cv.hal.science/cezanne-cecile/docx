--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -810,356 +810,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of the literature on human capital-intensive firms</w:t>
+                <w:t xml:space="preserve">L’influence de la communication interne d’entreprise sur l’engagement des salariés au travail : les apports de l’enquête REPONSE 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackie Krafft</w:t>
+                <w:t xml:space="preserve">Sabrina Loufrani-Fedida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joes.12285⟩</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4 - octobre-novembre-décembre (114), pp. 31-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.114.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02359863v1</w:t>
+                <w:t xml:space="preserve">hal-02552110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement participatif de projets d’énergies renouvelables (EnR) : éclairages sur le modèle économique et les risques d’une plateforme française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A survey of the literature on human capital-intensive firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Rigot</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.458-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joes.12285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055048v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02359863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la communication interne d’entreprise sur l’engagement des salariés au travail : les apports de l’enquête REPONSE 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le financement participatif de projets d’énergies renouvelables (EnR) : éclairages sur le modèle économique et les risques d’une plateforme française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bourcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Loufrani-Fedida</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2 (59), pp. 151-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552110v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Capital Intensive-Firms and 4PL: A Specific Partnership</w:t>
               </w:r>
@@ -1385,215 +1385,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-capital intensive firms and the creation of symbolic value</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Employee Loyalty and Organizational Performance: A Critical Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.70-88</w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (5), pp.839 - 850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062804v1</w:t>
+                <w:t xml:space="preserve">halshs-01340477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employee Loyalty and Organizational Performance: A Critical Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-capital intensive firms and the creation of symbolic value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (5), pp.839 - 850</w:t>
+              <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.70-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01340477v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étendue du capital social : Une proposition de mesures opérationnelles</w:t>
+                <w:t xml:space="preserve">Etendue du capital social : une proposition de mesures opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine David</w:t>
@@ -1602,246 +1602,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 143, pp.177 - 204</w:t>
+              <w:t xml:space="preserve">, 2013, 3ème trimestre (143), pp.177-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876002v1</w:t>
+                <w:t xml:space="preserve">hal-00926434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestations, déterminants et conséquences de la fidélité des salariés : Une lecture critique de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étendue du capital social : Une proposition de mesures opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Saglietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 97, pp. 127-143</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143, pp.177 - 204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340468v1</w:t>
+                <w:t xml:space="preserve">hal-00876002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etendue du capital social : une proposition de mesures opérationnelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manifestations, déterminants et conséquences de la fidélité des salariés : Une lecture critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3ème trimestre (143), pp.177-204</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp. 127-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926434v1</w:t>
+                <w:t xml:space="preserve">halshs-01340468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of CSR in the Governance of the ‘New Firm’: An Empirical Study of the French Telecommunications Industry</w:t>
               </w:r>
@@ -3016,51 +3016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif des projets d’énergies renouvelables : étude empirique des motivations des investisseurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3111,51 +3111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif de projets d’énergies renouvelables (EnR) : éclairages sur le modèle économique et les risques d’une plateforme française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3219,51 +3219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy Crowdfunding REC: Business Model and Risks of a French Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3327,51 +3327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financement participatif : quel modèle économique pour les plateformes dédiées aux énergies renouvelables ? Le cas Enerfip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,51 +3435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif de projets d’EnR : éclairages sur le business model et les risques d’une plateforme française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3543,51 +3543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif de projets d’EnR : éclairages sur le business model et les risques d’une plateforme française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,51 +3645,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the boundaries of modern firms: A service supply chain perspective</w:t>
+                <w:t xml:space="preserve">Engagement des salariés et performance sociale des entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
@@ -3703,75 +3703,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve congrès de l’Association Française d’Economie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218725v1</w:t>
+                <w:t xml:space="preserve">hal-01218704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement des salariés et performance sociale des entreprises françaises</w:t>
+                <w:t xml:space="preserve">Challenging the boundaries of modern firms: A service supply chain perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
@@ -3785,51 +3785,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve congrès de l’Association Française d’Economie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218704v1</w:t>
+                <w:t xml:space="preserve">hal-01218725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE comme instrument de la gouvernance d'entreprise</w:t>
               </w:r>
@@ -5183,186 +5183,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital humain spécifique à la firme et gouvernance d’entreprise multi-ressources : une analyse empirique du cas français</w:t>
+                <w:t xml:space="preserve">Dynamique de gouvernance d’entreprise : pour une gestion réussie d’un processus de rapprochement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Baudry et B. Dubrion </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Missonier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Meier et G. Schier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses et transformations de la firme – Approche pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 13, La Découverte, Recherches, pp. 277-296, 2009</w:t>
+              <w:t xml:space="preserve">Gouvernance, éthique et responsabilité sociale d’entreprise – état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 12, Hermès Lavoisier, Recherche en Management, pp. 239-252, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340719v1</w:t>
+                <w:t xml:space="preserve">halshs-01340705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de gouvernance d’entreprise : pour une gestion réussie d’un processus de rapprochement</w:t>
+                <w:t xml:space="preserve">Capital humain spécifique à la firme et gouvernance d’entreprise multi-ressources : une analyse empirique du cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">O. Meier et G. Schier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Baudry et B. Dubrion </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernance, éthique et responsabilité sociale d’entreprise – état des lieux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 12, Hermès Lavoisier, Recherche en Management, pp. 239-252, 2009</w:t>
+              <w:t xml:space="preserve">Analyses et transformations de la firme – Approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 13, La Découverte, Recherches, pp. 277-296, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01340705v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalism, Managerial</w:t>
               </w:r>
@@ -5747,51 +5747,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding de microcrédit et motivations des prêteurs : une revue critique de la littérature</w:t>
+                <w:t xml:space="preserve">Crowdfunding de microcrédit et motivation des prêteurs : une revue critique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
@@ -5811,75 +5811,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407678v1</w:t>
+                <w:t xml:space="preserve">hal-01794427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding de microcrédit et motivation des prêteurs : une revue critique de la littérature</w:t>
+                <w:t xml:space="preserve">Crowdfunding de microcrédit et motivations des prêteurs : une revue critique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
@@ -5899,51 +5899,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794427v1</w:t>
+                <w:t xml:space="preserve">hal-03407678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance solidaire et plateformes de crowdfunding</w:t>
               </w:r>
@@ -6323,51 +6323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Del Lo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4332" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0157" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lorenz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12285" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourcet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.114.0031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rubinstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sautel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghatassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vauday" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghattassi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mondoloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7426-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cezanne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne-Sint&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365165v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7426-2.ch001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7426-2.ch004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0959-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Missonier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye del Lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela N'Gaba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Del Lo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4332" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0157" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lorenz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.114.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourcet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rubinstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sautel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghatassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vauday" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghattassi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mondoloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7426-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cezanne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne-Sint&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365165v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7426-2.ch001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7426-2.ch004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0959-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Missonier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye del Lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela N'Gaba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>