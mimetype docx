--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -810,356 +810,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02550088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la communication interne d’entreprise sur l’engagement des salariés au travail : les apports de l’enquête REPONSE 2011</w:t>
+                <w:t xml:space="preserve">A survey of the literature on human capital-intensive firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Loufrani-Fedida</w:t>
+                <w:t xml:space="preserve">Jackie Krafft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grhu.114.0031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (2), pp.458-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joes.12285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552110v1</w:t>
+                <w:t xml:space="preserve">halshs-02359863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of the literature on human capital-intensive firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le financement participatif de projets d’énergies renouvelables (EnR) : éclairages sur le modèle économique et les risques d’une plateforme française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bourcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jackie Krafft</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2 (59), pp. 151-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02359863v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le financement participatif de projets d’énergies renouvelables (EnR) : éclairages sur le modèle économique et les risques d’une plateforme française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’influence de la communication interne d’entreprise sur l’engagement des salariés au travail : les apports de l’enquête REPONSE 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Rigot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Loufrani-Fedida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Luu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/4 - octobre-novembre-décembre (114), pp. 31-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.114.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055048v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Capital Intensive-Firms and 4PL: A Specific Partnership</w:t>
               </w:r>
@@ -1385,215 +1385,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employee Loyalty and Organizational Performance: A Critical Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-capital intensive firms and the creation of symbolic value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (5), pp.839 - 850</w:t>
+              <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.70-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340477v1</w:t>
+                <w:t xml:space="preserve">hal-01062804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-capital intensive firms and the creation of symbolic value</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Employee Loyalty and Organizational Performance: A Critical Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Timisoara Journal of Economics and Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.70-88</w:t>
+              <w:t xml:space="preserve">Journal of Organizational Change Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (5), pp.839 - 850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062804v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etendue du capital social : une proposition de mesures opérationnelles</w:t>
+                <w:t xml:space="preserve">Étendue du capital social : Une proposition de mesures opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine David</w:t>
@@ -1602,246 +1602,246 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3ème trimestre (143), pp.177-204</w:t>
+              <w:t xml:space="preserve">, 2013, 143, pp.177 - 204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926434v1</w:t>
+                <w:t xml:space="preserve">hal-00876002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étendue du capital social : Une proposition de mesures opérationnelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manifestations, déterminants et conséquences de la fidélité des salariés : Une lecture critique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 143, pp.177 - 204</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 97, pp. 127-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876002v1</w:t>
+                <w:t xml:space="preserve">halshs-01340468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestations, déterminants et conséquences de la fidélité des salariés : Une lecture critique de la littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etendue du capital social : une proposition de mesures opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Saglietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 97, pp. 127-143</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3ème trimestre (143), pp.177-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340468v1</w:t>
+                <w:t xml:space="preserve">hal-00926434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of CSR in the Governance of the ‘New Firm’: An Empirical Study of the French Telecommunications Industry</w:t>
               </w:r>
@@ -3016,51 +3016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif des projets d’énergies renouvelables : étude empirique des motivations des investisseurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3111,51 +3111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif de projets d’énergies renouvelables (EnR) : éclairages sur le modèle économique et les risques d’une plateforme française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3219,51 +3219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy Crowdfunding REC: Business Model and Risks of a French Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3327,51 +3327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financement participatif : quel modèle économique pour les plateformes dédiées aux énergies renouvelables ? Le cas Enerfip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,51 +3435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif de projets d’EnR : éclairages sur le business model et les risques d’une plateforme française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3543,51 +3543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif de projets d’EnR : éclairages sur le business model et les risques d’une plateforme française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bourcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,51 +3645,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement des salariés et performance sociale des entreprises françaises</w:t>
+                <w:t xml:space="preserve">Challenging the boundaries of modern firms: A service supply chain perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
@@ -3703,75 +3703,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve congrès de l’Association Française d’Economie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218704v1</w:t>
+                <w:t xml:space="preserve">hal-01218725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the boundaries of modern firms: A service supply chain perspective</w:t>
+                <w:t xml:space="preserve">Engagement des salariés et performance sociale des entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
@@ -3785,51 +3785,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve congrès de l’Association Française d’Economie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218725v1</w:t>
+                <w:t xml:space="preserve">hal-01218704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE comme instrument de la gouvernance d'entreprise</w:t>
               </w:r>
@@ -4245,180 +4245,180 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Intermediation and Logistics Service Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cézanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Saglietto and Cecile Cezanne. IGI Global publications, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03563129v1</w:t>
+                <w:t xml:space="preserve">hal-01362084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Intermediation and Logistics Service Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Saglietto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cezanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IGI Global, pp.412, 2017, Advances in Logistics, Operations, and Management Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-5225-2133-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362084v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03563129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Ibntermediation and Logistic Services Providers</w:t>
               </w:r>
@@ -5183,186 +5183,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de gouvernance d’entreprise : pour une gestion réussie d’un processus de rapprochement</w:t>
+                <w:t xml:space="preserve">Capital humain spécifique à la firme et gouvernance d’entreprise multi-ressources : une analyse empirique du cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">O. Meier et G. Schier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Baudry et B. Dubrion </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernance, éthique et responsabilité sociale d’entreprise – état des lieux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 12, Hermès Lavoisier, Recherche en Management, pp. 239-252, 2009</w:t>
+              <w:t xml:space="preserve">Analyses et transformations de la firme – Approche pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 13, La Découverte, Recherches, pp. 277-296, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01340705v1</w:t>
+                <w:t xml:space="preserve">halshs-01340719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capital humain spécifique à la firme et gouvernance d’entreprise multi-ressources : une analyse empirique du cas français</w:t>
+                <w:t xml:space="preserve">Dynamique de gouvernance d’entreprise : pour une gestion réussie d’un processus de rapprochement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">B. Baudry et B. Dubrion </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Missonier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Meier et G. Schier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses et transformations de la firme – Approche pluridisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 13, La Découverte, Recherches, pp. 277-296, 2009</w:t>
+              <w:t xml:space="preserve">Gouvernance, éthique et responsabilité sociale d’entreprise – état des lieux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 12, Hermès Lavoisier, Recherche en Management, pp. 239-252, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01340719v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalism, Managerial</w:t>
               </w:r>
@@ -5747,51 +5747,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding de microcrédit et motivation des prêteurs : une revue critique de la littérature</w:t>
+                <w:t xml:space="preserve">Crowdfunding de microcrédit et motivations des prêteurs : une revue critique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
@@ -5811,75 +5811,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794427v1</w:t>
+                <w:t xml:space="preserve">hal-03407678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding de microcrédit et motivations des prêteurs : une revue critique de la littérature</w:t>
+                <w:t xml:space="preserve">Crowdfunding de microcrédit et motivation des prêteurs : une revue critique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cézanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
@@ -5899,51 +5899,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407678v1</w:t>
+                <w:t xml:space="preserve">hal-01794427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance solidaire et plateformes de crowdfunding</w:t>
               </w:r>
@@ -6323,51 +6323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Del Lo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4332" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0157" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lorenz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.114.0031" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12285" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourcet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rubinstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sautel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghatassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vauday" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghattassi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mondoloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7426-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cezanne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne-Sint&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365165v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7426-2.ch001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7426-2.ch004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0959-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Missonier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye del Lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela N'Gaba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Del Lo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rigot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4332" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15048-0.p.0157" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258463v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2021.528d.2061" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Saglietto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10604" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Lorenz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550088v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine David" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02359863v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Krafft" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12285" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bourcet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Loufrani-Fedida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.114.0031" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Rubinstein" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628650v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331454v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sautel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghatassi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vauday" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghattassi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mondoloni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135448v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03566054v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942302v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218725v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018756v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7426-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362084v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563129v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cezanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371706v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C&#233;zanne-Sint&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365165v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7426-2.ch001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7426-2.ch004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340455v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0959-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Merminod" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Missonier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362076v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye del Lo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela N'Gaba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794427v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>