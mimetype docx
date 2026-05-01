--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -272,51 +272,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -513,221 +513,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un petit groupe de « barbares » d'origine orientale implanté en Alsace à l'époque des Grandes Migrations sur le site d'Obernai Neuen Brunnen (Bas-Rhin)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les fortifications des oppidums, leur datation et leur fonction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71, pp.303-356</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Villes Gauloises, les dernières découvertes, 410, pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921876v1</w:t>
+                <w:t xml:space="preserve">hal-04109495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications des oppidums, leur datation et leur fonction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un petit groupe de « barbares » d'origine orientale implanté en Alsace à l'époque des Grandes Migrations sur le site d'Obernai Neuen Brunnen (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Villes Gauloises, les dernières découvertes, 410, pp.50-51</w:t>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.303-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109495v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes de l’âge du Bronze à l’ouest de Strasbourg (diagnostics et fouilles sur le contournement ouest de Strasbourg)</w:t>
               </w:r>
@@ -953,299 +953,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;mur païen&amp;quot; du Frankenbourg, résultats de la fouille de 2019 sur l'enceinte intermédiaire du Schlossberg</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur l’âge du Fer dans le Kochersberg (Bas-Rhin) : les fouilles 2017-2019 du contournement ouest de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de la Société d'Histoire du Val de Villé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936139v1</w:t>
+                <w:t xml:space="preserve">hal-03281852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan 2020 de l’équipe 4 AMER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Feliu</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;mur païen&amp;quot; du Frankenbourg, résultats de la fouille de 2019 sur l'enceinte intermédiaire du Schlossberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2</w:t>
+              <w:t xml:space="preserve">Annuaire de la Société d'Histoire du Val de Villé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.68-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206640v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l’âge du Fer dans le Kochersberg (Bas-Rhin) : les fouilles 2017-2019 du contournement ouest de Strasbourg</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan 2020 de l’équipe 4 AMER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feliu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281852v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts humains et animaux en fosses de plan circulaire du 5&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire entre Rhin et Danube</w:t>
               </w:r>
@@ -1270,51 +1270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1359,286 +1359,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole néolithique moyen d'Obernai &amp;quot;Neuen Brunnen&amp;quot; (Bas-Rhin) : rites funéraires de la première moitié du 5e millénaire dans le sud de la plaine du Rhin supérieur (Grossgartach, Planig-Friedberg, Roessen)</w:t>
+                <w:t xml:space="preserve">Neue Metallurgiebelege im Jungneolithikum in der Oberrheinebene: Die Funde von Colmar „Aérodrome“ und Eckwersheim „Burgweg“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bachellerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Denaire</w:t>
+                <w:t xml:space="preserve">Christian Strahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel van Willingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Wörle-Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.101-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2018.65795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063248v1</w:t>
+                <w:t xml:space="preserve">hal-02387823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neue Metallurgiebelege im Jungneolithikum in der Oberrheinebene: Die Funde von Colmar „Aérodrome“ und Eckwersheim „Burgweg“</w:t>
+                <w:t xml:space="preserve">La nécropole néolithique moyen d'Obernai &amp;quot;Neuen Brunnen&amp;quot; (Bas-Rhin) : rites funéraires de la première moitié du 5e millénaire dans le sud de la plaine du Rhin supérieur (Grossgartach, Planig-Friedberg, Roessen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel van Willingen</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Wörle-Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.5-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387823v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birch bark tar and jewellery: the case study of a necklace from the Iron Age (Eckwersheim, NE France)</w:t>
               </w:r>
@@ -1817,239 +1817,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular, isotopic and radiocarbon evidence for broomcorn millet cropping in Northeast France since the Bronze Age</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La porte de l’âge du Fer du Frankenbourg à Neubois (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.002⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.51-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2017.1166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800645v1</w:t>
+                <w:t xml:space="preserve">hal-01530432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La porte de l’âge du Fer du Frankenbourg à Neubois (Bas-Rhin)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular, isotopic and radiocarbon evidence for broomcorn millet cropping in Northeast France since the Bronze Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Motsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35, pp.51-54. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.13-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2017.1166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530432v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification protohistorique du Frankenbourg (Neubois, 67), premiers résultats des fouilles de 2014-2016</w:t>
               </w:r>
@@ -2098,1265 +2098,1196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion ; nouvelles perspectives sur les enceintes du Rhin supérieur</w:t>
+                <w:t xml:space="preserve">Ancient mitochondrial DNA from the middle neolithic necropolis of Obernai extends the genetic influence of the LBK to west of the Rhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Schwien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maïté Rivollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Pemonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47245/archimede.0003.ds1.11⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161 (3), pp.522-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407984v1</w:t>
+                <w:t xml:space="preserve">hal-01800647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient mitochondrial DNA from the middle neolithic necropolis of Obernai extends the genetic influence of the LBK to west of the Rhine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enceinte inférieure du Frankenbourg et les remparts à poteaux frontaux de l’âge du Fer dans l’espace du Rhin supérieur ; Pour une révision de la typologie des Pfostenschlitzmauern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 161 (3), pp.522-529. </w:t>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.60-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0003.ds1.07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01800647v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enceinte inférieure du Frankenbourg et les remparts à poteaux frontaux de l’âge du Fer dans l’espace du Rhin supérieur ; Pour une révision de la typologie des Pfostenschlitzmauern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion ; nouvelles perspectives sur les enceintes du Rhin supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Schwien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3, pp.60-73. </w:t>
+              <w:t xml:space="preserve">, 2016, 3, pp.124-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47245/archimede.0003.ds1.07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0003.ds1.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397486v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt de céramique michelsberg à Obernai « Parc d’activité économiques intercommunal » (Bas-Rhin)</w:t>
+                <w:t xml:space="preserve">Un dépôt de céramique michelsberg à Obernai &amp;quot;Parc d'activités économiques intercommunal&amp;quot; (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Feliu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.425-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05255791v1</w:t>
+                <w:t xml:space="preserve">hal-01407993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépôt de céramique michelsberg à Obernai &amp;quot;Parc d'activités économiques intercommunal&amp;quot; (Bas-Rhin)</w:t>
+                <w:t xml:space="preserve">Un dépôt de céramique michelsberg à Obernai « Parc d’activité économiques intercommunal » (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Féliu</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.425-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407993v1</w:t>
+                <w:t xml:space="preserve">hal-05255791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies médiomatriques : réflexions cartographiques préliminaires à l’étude de séries monétaires de l’Est de la Gaule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Feliu</w:t>
+                <w:t xml:space="preserve">Des occupations de La Tène ancienne et de La Tène finale à Obernai (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeologia mosellana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.17-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2014.1088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05257759v1</w:t>
+                <w:t xml:space="preserve">hal-01407995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enceinte inférieure du Frankenbourg (Neubois, 67) : résultats préliminaires de la campagne de fouille de juin 2014</w:t>
+                <w:t xml:space="preserve">Les monnaies médiomatriques : réflexions cartographiques préliminaires à l'étude de séries monétaires de l'Est de la Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de la Société d'Histoire du Val de Villé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39, pp.189-195</w:t>
+              <w:t xml:space="preserve">Archaeologia mosellana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mélanges en l'honneur de Jeannot Metzler, 9, pp.385-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408003v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des occupations de La Tène ancienne et de La Tène finale à Obernai (67)</w:t>
+                <w:t xml:space="preserve">L'enceinte inférieure du Frankenbourg (Neubois, 67) : résultats préliminaires de la campagne de fouille de juin 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annuaire de la Société d'Histoire du Val de Villé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.189-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2014.1088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01407995v1</w:t>
+                <w:t xml:space="preserve">hal-01408003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies médiomatriques : réflexions cartographiques préliminaires à l'étude de séries monétaires de l'Est de la Gaule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Féliu</w:t>
+                <w:t xml:space="preserve">L’enceinte inférieure du Frankenbourg (Neubois, 67) : résultats préliminaires de la campagne de fouille de juin 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeologia mosellana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Mélanges en l'honneur de Jeannot Metzler, 9, pp.385-398</w:t>
+              <w:t xml:space="preserve">Annuaire de la Société d'Histoire du Val de Villé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.189-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407986v1</w:t>
+                <w:t xml:space="preserve">hal-05258340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enceinte inférieure du Frankenbourg (Neubois, 67) : résultats préliminaires de la campagne de fouille de juin 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Feliu</w:t>
+                <w:t xml:space="preserve">Un enclos fossoyé à Sarrewerden (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de la Société d'Histoire du Val de Villé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.45-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2013.1076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05258340v1</w:t>
+                <w:t xml:space="preserve">hal-01407997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un enclos fossoyé à Sarrewerden (Bas-Rhin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nécropole de tumulus de la « Forêt de Brumath (Sud) » : nouveaux ensembles funéraires hallstattiens (fouille LGV Est, Eckwersheim, Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Olmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 31, pp.45-48. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 30, pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2012.1062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2013.1076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01407997v1</w:t>
+                <w:t xml:space="preserve">hal-01408000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole de tumulus de la « Forêt de Brumath (Sud) » : nouveaux ensembles funéraires hallstattiens (fouille LGV Est, Eckwersheim, Bas-Rhin)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'oppidum de la Heidenstadt et le seuil de Saverne à la fin de l'âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.47-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/afeaf.2012.1062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01408000v1</w:t>
+                <w:t xml:space="preserve">halshs-00667568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oppidum de la Heidenstadt et le seuil de Saverne à la fin de l'âge du Fer</w:t>
+                <w:t xml:space="preserve">Leuques et Médiomatriques à La Tène moyenne et finale : deux cités du nord-est de la Gaule à la fin de l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers alsaciens d'archéologie d'art et d'histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2010.1903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00667568v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...35 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alternance entre habitat ouvert eet site de hauteur, analyse d'un modèle, dans FICHTL S., &amp;quot;Hiérarchie rural dans le Nord-Est de la Gaule à La Tène Moyenne et Finale&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologia mosellana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.9-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00211880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3366,1441 +3297,1441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l'âge du Fer, une société florissante dans un réseau d'échanges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Berstett &amp;lt;i&amp;gt; Langenberg&amp;lt;/i&amp;gt; et Lampertheim &amp;lt;i&amp;gt;Steig&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Béhague; Mathilde Villette; Quentin Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un passé incontournable ; découvertes archéologiques de l'A355 : catalogue de l'exposition du Musée archéologique de Strasbourg, 13/06/2025 - 21/06/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musées de la ville de Strasbourg, pp.54-61, 2025</w:t>
+              <w:t xml:space="preserve">, Musées de la ville de Strasbourg, pp.118-123, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198992v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berstett &amp;lt;i&amp;gt; Langenberg&amp;lt;/i&amp;gt; et Lampertheim &amp;lt;i&amp;gt;Steig&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À l'âge du Fer, une société florissante dans un réseau d'échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Céciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Béhague; Mathilde Villette; Quentin Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un passé incontournable ; découvertes archéologiques de l'A355 : catalogue de l'exposition du Musée archéologique de Strasbourg, 13/06/2025 - 21/06/2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Musées de la ville de Strasbourg, pp.118-123, 2025</w:t>
+              <w:t xml:space="preserve">, Musées de la ville de Strasbourg, pp.54-61, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05198979v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05198992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de déposition des objets non céramiques à l’étape initiale du Bronze final : le cas d’Eckwersheim « Burgweg Rechts » (Bas-Rhin)</w:t>
+                <w:t xml:space="preserve">Visibilité et invisibilité des pratiques funéraires de la fin du Bronze moyen au premier âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société préhistorique française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.291-306, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Des vivants sans tombes et des morts sans habitats : évolution des pratiques funéraires du Néolithique à La Tène ancienne en France et en Europe occidentale, Société préhistorique française, pp.79-94, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046951v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibilité et invisibilité des pratiques funéraires de la fin du Bronze moyen au premier âge du Fer</w:t>
+                <w:t xml:space="preserve">Pratiques de déposition des objets non céramiques à l’étape initiale du Bronze final : le cas d’Eckwersheim « Burgweg Rechts » (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Réveillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Société préhistorique française. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Des vivants sans tombes et des morts sans habitats : évolution des pratiques funéraires du Néolithique à La Tène ancienne en France et en Europe occidentale, Société préhistorique française, pp.79-94, 2024</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.291-306, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718571v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Miquelon à Miquelon en passant par Miquelon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pierres et fer à l’âge du Fer dans la vallée du Rhin supérieur : exploitation, approvisionnement, consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Pailler</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">A. K. Magnan, M. Liebel, C. Meur-Ferec, A.-S. Muis, A. Petitjean, L. Pinon. </w:t>
+                <w:t xml:space="preserve">Steeve Gentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires submergés. Quelles adaptations aux risques côtiers ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Terre Urbaine, pp.132-137, 2023, La Fabriques des Territoires, 978-2-491546-20-5</w:t>
+              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Millénaire av. n. è. Exploitation, transformation, diffusion. Actes du 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> colloque international de l’Association française pour l’étude de l’âge du Fer (Gijón, 13-15 mai 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afeaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.365-375, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223807v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierres et fer à l’âge du Fer dans la vallée du Rhin supérieur : exploitation, approvisionnement, consommation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De Miquelon à Miquelon en passant par Miquelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Gentner</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Luis Valdès; Veronica Cicolani; Eneko Hiriart. </w:t>
+                <w:t xml:space="preserve">Yvan Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feliu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. K. Magnan, M. Liebel, C. Meur-Ferec, A.-S. Muis, A. Petitjean, L. Pinon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matières premières en Europe au 1</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, pp.365-375, 2023, Collection Afeaf (5), 978-2-9567407-4-2</w:t>
+              <w:t xml:space="preserve">Territoires submergés. Quelles adaptations aux risques côtiers ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Terre Urbaine, pp.132-137, 2023, La Fabriques des Territoires, 978-2-491546-20-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224081v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fossé des Pandours au col de Saverne, un oppidum entre est et ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fichtl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pierrevelcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephan Fichtl; Holger Wendling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urbanisation aux âges du Fer ; journées d'étude de Strasbourg en l'honneur de Susanne Sievers / Urbanisierung in der Eisenzeit: Studientag von Straßburg Susanne Sievers gewidmet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, AVAGE, pp.217-232, 2021, Mémoires d'archéologie du Grand Est, 978-2-9561936-7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur les portes gauloises à partir de l’exemple du &amp;lt;i&amp;gt;Frankenbourg&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-95, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Couderc</w:t>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puits à eau protohistoriques en Alsace entre 2300 et 25 av. J.-C. : une synthèse régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Croutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goepfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Croutsch; Sébastien Goepfert; Anne-Marie Adam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les puits de la Protohistoire dans l'est de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, AVAGE, pp.63-98, 2020, Mémoires d'archéologie du Grand Est, 978-2-9561936-5-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03140630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture des remparts à l’âge du Fer : l’expression de différences régionales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fichtl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichtl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-146, 2020, 978-2-9567407-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02793334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications protohistoriques du Rhin supérieur</w:t>
+                <w:t xml:space="preserve">Groupes culturels et frontières politiques dans le sud de la plaine du Rhin supérieur à La Tène finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Walter</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Kammerer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Rhin supérieur, essai d'histoire transfrontalière ; Der Oberrhein : ein historischer Atlas, Versuch einer grenzüberschreitenden Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.71-74, 2019, 979-10-344-0042-3</w:t>
+              <w:t xml:space="preserve">, , pp.75-78, 2019, 979-10-344-0042-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387888v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupes culturels et frontières politiques dans le sud de la plaine du Rhin supérieur à La Tène finale</w:t>
+                <w:t xml:space="preserve">Les fortifications protohistoriques du Rhin supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Roth-Zehner</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Kammerer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas historique du Rhin supérieur, essai d'histoire transfrontalière ; Der Oberrhein : ein historischer Atlas, Versuch einer grenzüberschreitenden Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , pp.75-78, 2019, 979-10-344-0042-3</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.71-74, 2019, 979-10-344-0042-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387905v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agglomérations non fortifiées du nord-est de la Gaule à La Tène moyenne et finale (cités des Leuques et des Médiomatriques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4837,619 +4768,619 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">er</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> s. av. J.-C). Table ronde internationale, Glux-en-Glenne, 28-30 octobre 2015 / Offene Großsiedlungen im keltischen Europa (3.-1. Jh v. Chr.). Internationaler Workshop, Glux-en-Glenne, 28., 29. und 30. Oktober 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, AVAGE, pp.281-297, 2019, MAGE, 978-2-9561936-3-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole du début du Bronze final d’Eckwersheim (Bas-Rhin)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un atelier de production de meules rotatives de La Tène finale à Obernai (67) : réflexions sur l’organisation de la fabrication et du commerce des moulins à la fin de l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 1, AVAGE, pp.729-740, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t>
+              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.605-618, 2017, 978-2-35613-189-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648097v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier de production de meules rotatives de La Tène finale à Obernai (67) : réflexions sur l’organisation de la fabrication et du commerce des moulins à la fin de l’âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La nécropole du début du Bronze final d’Eckwersheim (Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Véber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Marion; Sylvie Deffressigne; Jenny Kaurin; Gérard Bataille. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibault Lachenal; Claude Mordant; Théophane Nicolas; Cécile Véber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et proto-industrialisation aux âges du Fer : perspectives sociales et environnementales. Actes du 39e colloque international de l’Association française pour l’étude de l’âge du Fer (Nancy, 14-17 mai 2015)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.605-618, 2017, 978-2-35613-189-8</w:t>
+              <w:t xml:space="preserve">Le Bronze moyen et l'origine du Bronze final en Europe occidentale (XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle av. J.-C.). Actes du colloque international de l'APRAB, Strasbourg, 17-20 juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, AVAGE, pp.729-740, 2017, Mémoires d'archéologie du Grand Est, 978-2-9561936-0-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528357v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace funéraire protohistorique et romain à l’extrémité sud de la forêt de Brumath- Eckwersheim, EckwersheimStock, LGV 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Schnitzler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brumath-Brocomagus, capitale de la cité des Triboques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.46-50, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices d'une occupation hallstattienne au Frankenbourg (Neubois, Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alberti G., Féliu C., Pierrevelcin G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpinare : mélanges offerts à Anne-Marie Adam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.225-230, 2014, Mémoires - Ausonius ; 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01005181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques ensembles de mobilier de l’oppidum du Fossé des Pandours (Col de Saverne, Bas-Rhin). Contribution à la chronologie du site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral, Stephan Fichtl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la chronologie de la fin de l’âge du Fer (IIIe-Ier siècle avant J.-C.) en Gaule non méditerranéenne. Actes de la table ronde tenue à Bibracte « Chronologie de la fin de l’âge du Fer (IIIe-Ier siècle avant J.-C.) dans l’est de la France et les régions voisines »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibracte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bibracte, 978-2-909668-74-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01328970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monnaies et frontières dans la vallée du Rhin supérieur à La Tène finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer entre la Champagne et la vallée du Rhin. Actes du 34e colloque international de l’Association française pour l’étude de l’âge du Fer (Aschaffenburg, 13-16 mai 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.459-467, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00701732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5459,324 +5390,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; colloque international de l’AFEAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Féliu</w:t>
+                <w:t xml:space="preserve">Philippe Gruat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gruat</w:t>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Élise Nectoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (3), pp.484, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fossés et des remparts. Enceintes et sites fortifiés du Rhin supérieur entre Protohistoire et Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Schwien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3, 2016, Archimède. Archéologie et histoire ancienne, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47245/archimede.0003.ds1.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transalpinare ; mélanges offerts à Anne-Marie Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pierrevelcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius, 2014, Mémoire - 36, 978-2-35613-085-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01318782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5786,1677 +5717,1677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between the Vosges and the Rhine: food production and economy in Alsace during the Iron Age, first elements of synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+                <w:t xml:space="preserve">Priscille Dhesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscille Dhesse</w:t>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque international de l'AFEAF. Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2025, Lleida, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'âge du Bronze à l'âge du Fer : la formation des entités territoriales gauloises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Malrain</w:t>
+                <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Krausz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">archéologie et territoires, colloque Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières gauloises : problèmes heuristiques, solutions géomatiques ? L’exemple des cités des Leuques et des Médiomatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des sources aux systèmes d’information géographique : des outils pour la cartographie dans les humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris Saclay, Laboratoire DYPAC UVSQ Paris-Saclay, Laboratoire DAVID UVSQ Paris-Saclay, Plateforme Géomatique de l'EHESS, 2021, [en ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XIIe-Ier siècles av. J.-C.). In : Les espaces fortifiés à l’âge du Fer en Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Colin</w:t>
+                <w:t xml:space="preserve">Les rites funéraires du Campaniforme et du Bronze ancien dans le sud de la plaine du Rhin supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Denaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43e colloque international de l’Afeaf, Les espaces fortifiés à l’âge du Fer en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Puy en Velay, France</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.345-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886537v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications protohistoriques du Rhin supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rites funéraires du Campaniforme et du Bronze ancien dans le sud de la plaine du Rhin supérieur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Féliu</w:t>
+                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XIIe-Ier siècles av. J.-C.). In : Les espaces fortifiés à l’âge du Fer en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Malrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyril Montoya; Jean-Pierre Fagnart; Jean‑luc Locht, May 2016, Amiens, France. pp.345-364</w:t>
+              <w:t xml:space="preserve">43e colloque international de l’Afeaf, Les espaces fortifiés à l’âge du Fer en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Puy en Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876668v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Couderc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La porte : un élément clé des fortifications de l’âge du Fer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications protohistoriques d’Alsace, nouvelles données et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fichtl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques transfrontalières de la vallée du Rhin Supérieur, 4 ; les fortifications dans l’espace Rhénan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service régional de l'archéologie de la DRAC Grand Est - site de Strasbourg ; Landesdenkmalpflege du Land du Bade-Wurtemberg ; Archäologische Bodenforschung du Canton de Bâle-Ville, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortifications et habitats de hauteur protohistoriques en Alsace. Bilan des recherches récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitats de hauteur et fortifiés à l’âge du Bronze et au premier âge du Fer entre Alpes et Massif central</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Delrieu; Robin Furestier, Feb 2016, Orgnac-L’Aven, France. pp.251-264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dam.5280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières gauloises, problèmes heuristiques et cartographie floue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio en cartes 2 - Y a-t-il des cartes impossibles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlas Historique d'Alsace, Nov 2014, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures de type « fente » dans le Kochersberg (Alsace) : un programme de recherche en cours de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schneikert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chasse, culte ou artisanat ? les fosses « à profil en Y-V-W » : structures énigmatiques et récurrentes du Néolithique aux âges des Métaux en France et alentour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Châlons-en-Champagne, France. pp.213-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01155356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques ensembles de mobilier de l'oppidum du Fossé des Pandours (col de Saverne, Bas-Rhin) ; contribution à la chronologie du site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde : "Chronologie de la fin de l'âge du Fer (IIIe-Ier siècles avant J.-C.) dans l'est de la Gaule et les régions voisines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Glux-en-Glenne (Bibracte), France. pp.127-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00756996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures politiques, sociales et économiques dans deux cités du nord-est de la Gaule (Leuques et Médiomatriques) à La Tène finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produktion - Distribution – Ökonomie, Siedlungs- und Wirtschaftsmuster der Latènezeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Hornung, Oct 2011, Otzenhausen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01318785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques observations architecturales sur les remparts de contour de l'oppidum du Fossé des Pandours au Col de Saverne (67)</w:t>
+                <w:t xml:space="preserve">Le rempart de la Heidenstadt à Ernolsheim-lès-Saverne (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actes de la table ronde de Glux-en-Glenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Glux-en-Glenne, France. pp.77-84</w:t>
+              <w:t xml:space="preserve">table ronde de Glux-en-Glenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glux-en-Glenne, France. pp.211-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00587219v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rempart de la Heidenstadt à Ernolsheim-lès-Saverne (67)</w:t>
+                <w:t xml:space="preserve">Quelques observations architecturales sur les remparts de contour de l'oppidum du Fossé des Pandours au Col de Saverne (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">table ronde de Glux-en-Glenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Glux-en-Glenne, France. pp.211-220</w:t>
+              <w:t xml:space="preserve">actes de la table ronde de Glux-en-Glenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Glux-en-Glenne, France. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00587218v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications protohistoriques en terre et en bois, l'exemple du rempart de la Heidenstadt à Ernolsheim-lès-Saverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées d'étude sur les enceintes, organisées dans le cadre du programme sur la restitution de l'architecture en archéologie de l'UMR 7044</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les dépôts de meules rotatives ; deux exemples de La Tène finale en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7472,120 +7403,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XXIXe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Antibes, France. pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du Fossé des Pandours au col de Saverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de travail organisée par le Pôle Archéologique Interdépartemental Rhénan sur "La technique du LIDAR au service de l'archéologie : échanges sur les pratiques et les expériences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7595,245 +7526,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et géomorphologie d'un paléosol hydromorphe dans la plaine ello-rhénane : l'exemple des occupations protohistoriques et antiques d'Horbourg-Wihr (F-68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Granai</w:t>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Wuscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/13w4-zs94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting and livestock farming in early La Tène in Alsace, the example of Obernai PAEI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7843,236 +7774,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murcens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexikon zur Keltischen Archäologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agen, L'Hermitage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexikon zur Keltischen Archäologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pons, La Dague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexikon zur Keltischen Archäologie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8082,419 +8013,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace funéraire protohistorique et romain à l'extrémité sud de la forêt de Brumath-Eckwersheim, Eckwersheim-Stock, LGV 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brumath-Brocomagus, capitale de la cité des Triboques : catalogue d'exposition du Musée archéologique de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.46-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oppidum du Fossé des Pandours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vestiges de voyages ; 70 000 ans de circulation des hommes en Alsace : catalogue de l'exposition du Musée historique de Haguenau, du Musée historique de Mulhouse et du Musée archéologique de Strasbourg.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oppidum de la Heidenstadt à Ernolsheim-lès-Saverne, fouilles 2007-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pays d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.3-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oppidum du Fossé des Pandours au Col de Saverne, capitale de la cité gauloise des Médiomatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 000 ans d'histoire ! Dix ans de fouilles archéologiques en Alsace : catalogue de l'exposition du Musée archéologique de Strasbourg, 06/11/2009 - 31/08/2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.80-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00612441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oppidum médiomatrique du Fossé des Pandours au Col de Saverne (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fichtl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Fichtl</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Pierrevelcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00003922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8504,147 +8435,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études moléculaires des ambres archéologiques d'Alsace : problématique et intérêt pour l'identification de leurs origines géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fradet</w:t>
+                <w:t xml:space="preserve">Swann Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Schmitt</w:t>
+                <w:t xml:space="preserve">P. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Adam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8654,4945 +8585,4945 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrewerden, Bas-Rhin, Zone artisanale, tr 2, Sandmotte - RD8, Grand Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+                <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Billoin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; UMR 7044 - Archimède. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rempart du Zinnkoepflé à Soultzmatt (68) : rapport 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupations de versant pré- et protohistoriques (Néolithique, âge du Bronze et âge du Fer) : Wilwisheim, Bas-Rhin Krautland, Grand Est : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Carlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Keller</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Inrap; UMR 7044 - Archimède; UMR 7362 - LIVE. 2023</w:t>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04223393v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t>
+                <w:t xml:space="preserve">Le rempart du Zinnkoepflé à Soultzmatt (68) : rapport 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gersende Alix</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
+                <w:t xml:space="preserve">Benjamin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; UMR 7044 - Archimède; UMR 7362 - LIVE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535246v1</w:t>
+                <w:t xml:space="preserve">hal-04223393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de versant pré- et protohistoriques (Néolithique, âge du Bronze et âge du Fer) : Wilwisheim, Bas-Rhin Krautland, Grand Est : rapport de fouille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+                <w:t xml:space="preserve">Eckwersheim, Bas-Rhin, Burgweg Rechts, LGV Est Européenne 2e phase - zone de stockage, Grand Est ; habitat de bronziers du Néolithique récent et nécropoles de l’âge du Bronze, du Hallstatt final et du début de l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Carlen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+                <w:t xml:space="preserve">Gersende Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2023, pp.425</w:t>
+              <w:t xml:space="preserve">Inrap GE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738743v1</w:t>
+                <w:t xml:space="preserve">hal-04535246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatten, Bas-Rhin, Zone industrielle de Rothsmatt, Grand-Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avolsheim, Bas-Rhin, rue du Buehl, Grand-Est ; deux occupations du Néolithique et de La Tène ancienne : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fort-Louis, Bas-Rhin, Suryscher Ober Woerth,Extension de la gravière et sablière Hubele, tranche 3, phase 2, Grand Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidolsheim, Mackenheim, Markolsheim, Ohnenheim, Bas-Rhin, DN100-DN150 Heidolsheim-Marckolsheim, Grand Est : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Monnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marieke Van Es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Pierre-et-Miquelon, Miquelon-Langlade. Recherches croisées autour des occupations modernes (XVII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XVIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s.) de Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Durbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Féliu</w:t>
+                <w:t xml:space="preserve">Benjamin Fores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fores</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2022, pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Kastelring à Lampertsloch, du Jardin des Fées à Lutzelhouse, du Kastel et du Petit Ringelsberg à Oberhaslach, et du Purpurkopf à Rosheim (67)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Walter</w:t>
+                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport triennal 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Diemer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044 : ArcHiMedE; Université de Strasbourg (Unistra), FRA.; Drac Alsace. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap; UMR 7044 - Archimède. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098478v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport triennal 2019-2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Kastelring à Lampertsloch, du Jardin des Fées à Lutzelhouse, du Kastel et du Petit Ringelsberg à Oberhaslach, et du Purpurkopf à Rosheim (67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Gentner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap; UMR 7044 - Archimède. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044 : ArcHiMedE; Université de Strasbourg (Unistra), FRA.; Drac Alsace. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581627v1</w:t>
+                <w:t xml:space="preserve">hal-03098478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Kastelring à Lampertsloch, du Jardin des Fées à Lutzelhouse, du Kastel et du Petit Ringelsberg à Oberhaslach, et du Purpurkopf à Rosheim (67) : Prospection thématique, Rapport 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de Strasbourg. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et fonctions des fortifications de hauteur dans le nord du massif vosgien entre Protohistoire et Moyen Âge (programme collectif de recherche) ; Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Keltenring à Lampertsloch, du Castelberg à Wagenbourg-Engenthal et du Heidenschloss à Romanswiller (prospection thématique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Barbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7044 - Archimède. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hagenthal-le-Bas, Haut-Rhin, rue d’Hégenheim, Auf dem Ried</w:t>
+                <w:t xml:space="preserve">Willgottheim, rue du Rittweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892753v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horbourg-Wihr, Haut-Rhin, rue des Roses</w:t>
+                <w:t xml:space="preserve">Strasbourg-Cronenbourg, rue d'Obershaubergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913875v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strasbourg-Cronenbourg, rue d'Obershaubergen</w:t>
+                <w:t xml:space="preserve">Hagenthal-le-Bas, Haut-Rhin, rue d’Hégenheim, Auf dem Ried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486519v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willgottheim, rue du Rittweg</w:t>
+                <w:t xml:space="preserve">Horbourg-Wihr, Haut-Rhin, rue des Roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892764v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Occupations de bas de versant entre Kochersberg et plaine alluviale rhénane, de la Pré- et Protohistoire à l’époque moderne. Grand Est, Bas-Rhin, Vendenheim « Bruehl », Eckwersheim « Kleine Seite », A355-Contournement Ouest de Strasbourg,, tronçon 5 - site 5.1, Rapport d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020, pp.440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892803v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de bas de versant entre Kochersberg et plaine alluviale rhénane, de la Pré- et Protohistoire à l’époque moderne. Grand Est, Bas-Rhin, Vendenheim « Bruehl », Eckwersheim « Kleine Seite », A355-Contournement Ouest de Strasbourg,, tronçon 5 - site 5.1, Rapport d’opération</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clerc</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03473007v1</w:t>
+                <w:t xml:space="preserve">hal-02892803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strasbourg, place de l'Abattoir</w:t>
+                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Cicutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892743v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2020</w:t>
+                <w:t xml:space="preserve">Strasbourg, place de l'Abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Berranger</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03112427v1</w:t>
+                <w:t xml:space="preserve">hal-02892743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enceintes de hauteur de la Burg à Ratzwiller, de la Heidenstadt à Ernolsheim-lès-Saverne et du Ziegenberg à Niederbronn-les-Bains (67) Prospection thématique Rapport 2019 Sous la direction de Steeve Gentner et Maxime Walter, avec la collaboration de Simon Diemer et Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7044 : ArcHiMedE; UNISTRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2019</w:t>
+                <w:t xml:space="preserve">Kembs, Haut-Rhin, rue du Ruisseau / Bannwartsmatten, Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2019</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02469717v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colmar, Haut-Rhin, chemin de La Silberrunz, Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kembs, Haut-Rhin, rue du Ruisseau / Bannwartsmatten, Grand Est</w:t>
+                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2019</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444649v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colmar (Haut-Rhin), chemin de La Silberrunz. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des aménagements de berges antiques et des indices de fréquentation depuis la période Laténienne jusqu'à l'époque contemporaine : Biesheim, Haut-Rhin, rue des Lilas, Schlossergarten, Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Griselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Biellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Tegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ensemble de monnaies gauloises en argent provenant de La Petite-Pierre (67)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02448432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (67) : Rapport triennal 2016-2018</w:t>
+                <w:t xml:space="preserve">Staffelfelden, Haut-Rhin, rue de la République, Lotissement l'Orée du Bois, Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985488v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staffelfelden, Haut-Rhin, rue de la République, Lotissement l'Orée du Bois, Grand Est</w:t>
+                <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (67) : Rapport triennal 2016-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444650v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaxlanden, Haut-Rhin, rue de Bruebach, Schlangen, Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duntzenheim, Bas-Rhin, Rainwasen, Langgasse, Frauenabwand, Ebenheit, LGV EE, site 8-4 : deux occupations du Néolithique moyen, des fosses Grossgartach ; une enceinte Bischheim / Bruebach-Oberbergen ; un silo du Néolithique récent, Munzingen ; quelques fosses de l'âge du Bronze ancien/moyen ; des silos de La Tène A ; un fossé en agrafe et des cabanes semi-enterrées de La Tène finale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obernai (Bas-Rhin). Parc d'activités économiques intercommunal : 6000 ans d'Histoire au pied du Mont Sainte-Odile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clerc</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est sud. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 7 volumes, 1841 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01858580v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obernai (Bas-Rhin). Parc d'activités économiques intercommunal : 6000 ans d'Histoire au pied du Mont Sainte-Odile</w:t>
+                <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (67) : Rapport intermédiaire 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Alberti</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Grazi</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 7 volumes, 1841 p</w:t>
+                <w:t xml:space="preserve">Marieke van Es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01767175v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (67) : Rapport intermédiaire 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duntzenheim, Bas-Rhin, Rainwasen, Langgasse, Frauenabwand, Ebenheit, LGV EE, site 8-4 : deux occupations du Néolithique moyen, des fosses Grossgartach ; une enceinte Bischheim / Bruebach-Oberbergen ; un silo du Néolithique récent, Munzingen ; quelques fosses de l'âge du Bronze ancien/moyen ; des silos de La Tène A ; un fossé en agrafe et des cabanes semi-enterrées de La Tène finale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Véber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Simon</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2017</w:t>
+                <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est sud. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660071v1</w:t>
+                <w:t xml:space="preserve">halshs-01858580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (67) : Rapport intermédiaire 2016</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obernai PAEI : 6000 ans d’histoire au pied du Mont Sainte-Odile : rapport de fouille preventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feliu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inrap. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke van Es</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01413447v2</w:t>
+                <w:t xml:space="preserve">hal-05308937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude géo-archéologique : Ostwald, quartier des Rives du Bohrie, tranches 1 et 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (67) : Rapport intermédiaire 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2016</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke van Es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444645v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413447v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obernai PAEI : 6000 ans d’histoire au pied du Mont Sainte-Odile : rapport de fouille preventive</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[0] Inrap. 2016</w:t>
+                <w:t xml:space="preserve">Étude géo-archéologique : Ostwald, quartier des Rives du Bohrie, tranches 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05308937v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarrewerden, le long de la RD 8 : un établissement fossoyé de La Tène finale en Alsace Bossue</w:t>
+                <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01388692v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01230209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrewerden (Bas-Rhin), en bordure de la RD 8 : un établissement fossoyé de La Tène finale en Alsace Bossue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de Strasbourg. 2015, pp.254-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (Bas-Rhin)</w:t>
+                <w:t xml:space="preserve">Sarrewerden, le long de la RD 8 : un établissement fossoyé de La Tène finale en Alsace Bossue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2015</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01230209v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tremblay-Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7044 : ArcHiMedE. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidolsheim, Bas-Rhin, Oben Am Dorf, Lotissements Les Tournesols et Lotissement Les Coquelicots : deux puits protohistoriques</w:t>
+                <w:t xml:space="preserve">Un fossé gallo-romain en limite nord du vicus de Koenigshoffen : Strasbourg, Bas-Rhin, rue de Geroldseck - Rue des Comtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444652v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fossé gallo-romain en limite nord du vicus de Koenigshoffen : Strasbourg, Bas-Rhin, rue de Geroldseck - Rue des Comtes</w:t>
+                <w:t xml:space="preserve">Heidolsheim, Bas-Rhin, Oben Am Dorf, Lotissements Les Tournesols et Lotissement Les Coquelicots : deux puits protohistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444648v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steinbrunn-Le-Bas, Haut-Rhin, Bruhlmatten / rue du Château : indices d'occupations médiévales et modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duntzenheim (67) : &amp;quot;Ebenheit&amp;quot; / Stock nord, secteur 2, tranche 1 - 2009 ; à la marge d'occupations pré- et protohistoriques : quelques structures annexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un fossé laténien : Sarrewerden, Bas-Rhin, En bordure de la RD 8 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2011, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01413871v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fossé laténien : Sarrewerden, Bas-Rhin, En bordure de la RD 8 : rapport de diagnostic</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duntzenheim (67) : &amp;quot;Ebenheit&amp;quot; / Stock nord, secteur 2, tranche 1 - 2009 ; à la marge d'occupations pré- et protohistoriques : quelques structures annexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2011, pp.36</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04770437v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fossé Laténien : Sarrewerden, Bas-Rhin, en bordure de La RD 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Michler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Cicutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification de la Heidenstadt à Ernolsheim-lès-Saverne (Bas-Rhin), rapport 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7044. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification de la Heidenstadt à Ernolsheim-lès-Saverne (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7044. 2009, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00612442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rempart de la Heidenstadt à Ernolsheim-lès-Saverne (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7044. 2008, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00612444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rue Marchant, les monnaies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7044. 2008, p. 102-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00612445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rempart de la Heidenstadt à Ernolsheim-lès-Saverne (Bas-Rhin), rapport 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 7044. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01143667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13602,114 +13533,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leuques et Médiomatriques à La Tène moyenne et finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Strasbourg, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00613830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId292"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13777,51 +13708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E50C1C6C"/>
+    <w:nsid w:val="A7E2ACDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14008,51 +13939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cfeliu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4716-0362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13243234X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189744562" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social.sciences.re/@cfeliu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/FORTIFICATIONS" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boussole.bibracte.fr/fr/poi/ples-grandes-portesp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimede.unistra.fr/activites-de-recherche/chantiers-et-missions-archeologiques/le-frankenbourg-a-neubois-67-resp-c-feliu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05458874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa-Mateo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3554" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strahm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willingen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie W&#246;rle-Soares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2018.65795" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Motsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ebert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2017.1166" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407984v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003.ds1.11" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Justeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23055" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQR7848-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003.ds1.07" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407993v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2014.1088" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407997v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2013.1076" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408000v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2012.1062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2010.1903" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05198992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C&#233;ciliot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05198979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754678v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrevelcin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100094790" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02175761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648097v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274906v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328970v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003.ds1.01" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547933v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547443v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5280" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924114v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155356v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schneikert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756996v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318785v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587218v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587226v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587227v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04351170v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/13w4-zs94" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612630v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Sauvage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770818v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408059v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003922v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787998v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fradet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Schmitt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198951v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223393v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738743v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carlen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174033v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855503v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855545v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Van Es" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713503v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gonidec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098478v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300329v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590359v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892753v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913875v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486519v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892764v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473007v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delangle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468478v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469717v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444649v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312633v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444653v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444650v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444647v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858580v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660071v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413447v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308937v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230209v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143572v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444648v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444651v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770437v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444654v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612442v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612444v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612445v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143667v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00613830v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cfeliu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4716-0362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13243234X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189744562" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social.sciences.re/@cfeliu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/FORTIFICATIONS" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boussole.bibracte.fr/fr/poi/ples-grandes-portesp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimede.unistra.fr/activites-de-recherche/chantiers-et-missions-archeologiques/le-frankenbourg-a-neubois-67-resp-c-feliu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05458874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa-Mateo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3554" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1223" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strahm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willingen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie W&#246;rle-Soares" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2018.65795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2017.1166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Motsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Justeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQR7848-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003.ds1.07" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003.ds1.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2014.1088" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2013.1076" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2012.1062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2010.1903" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05198979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05198992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C&#233;ciliot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrevelcin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100094790" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02175761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701732v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258441v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003.ds1.01" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876668v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184312v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086072v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schneikert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04351170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/13w4-zs94" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Sauvage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770818v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408058v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fradet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Schmitt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198951v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carlen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223393v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855503v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855545v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Van Es" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gonidec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892764v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486519v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892753v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913875v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473007v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delangle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444649v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444646v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312633v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444653v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448432v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444650v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444647v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660071v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858580v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413447v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230209v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302679v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444651v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770437v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413871v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444654v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612442v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612445v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143667v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00613830v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>