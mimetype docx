--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -953,299 +953,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur l’âge du Fer dans le Kochersberg (Bas-Rhin) : les fouilles 2017-2019 du contournement ouest de Strasbourg</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;mur païen&amp;quot; du Frankenbourg, résultats de la fouille de 2019 sur l'enceinte intermédiaire du Schlossberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annuaire de la Société d'Histoire du Val de Villé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, pp.68-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281852v1</w:t>
+                <w:t xml:space="preserve">hal-02936139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;mur païen&amp;quot; du Frankenbourg, résultats de la fouille de 2019 sur l'enceinte intermédiaire du Schlossberg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Féliu</w:t>
+                <w:t xml:space="preserve">Bilan 2020 de l’équipe 4 AMER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de la Société d'Histoire du Val de Villé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44, pp.68-72</w:t>
+              <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936139v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan 2020 de l’équipe 4 AMER</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelles données sur l’âge du Fer dans le Kochersberg (Bas-Rhin) : les fouilles 2017-2019 du contournement ouest de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Carbillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Ceciliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Cony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Chroniques d'Archimède</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afeaf.2020.1223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04206640v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dépôts humains et animaux en fosses de plan circulaire du 5&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; millénaire entre Rhin et Danube</w:t>
               </w:r>
@@ -2514,51 +2514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépôt de céramique michelsberg à Obernai « Parc d’activité économiques intercommunal » (Bas-Rhin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64, pp.425-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2799,51 +2799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enceinte inférieure du Frankenbourg (Neubois, 67) : résultats préliminaires de la campagne de fouille de juin 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de la Société d'Histoire du Val de Villé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.189-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3888,51 +3888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Miquelon à Miquelon en passant par Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. K. Magnan, M. Liebel, C. Meur-Ferec, A.-S. Muis, A. Petitjean, L. Pinon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires submergés. Quelles adaptations aux risques côtiers ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Terre Urbaine, pp.132-137, 2023, La Fabriques des Territoires, 978-2-491546-20-5</w:t>
@@ -5045,51 +5045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace funéraire protohistorique et romain à l’extrémité sud de la forêt de Brumath- Eckwersheim, EckwersheimStock, LGV 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernadette Schnitzler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brumath-Brocomagus, capitale de la cité des Triboques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.46-50, 2015</w:t>
@@ -5895,51 +5895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Krausz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Dubuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">archéologie et territoires, colloque Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9875,51 +9875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Diemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10070,51 +10070,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willgottheim, rue du Rittweg</w:t>
+                <w:t xml:space="preserve">Hagenthal-le-Bas, Haut-Rhin, rue d’Hégenheim, Auf dem Ried</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
@@ -10125,75 +10125,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892764v1</w:t>
+                <w:t xml:space="preserve">hal-02892753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strasbourg-Cronenbourg, rue d'Obershaubergen</w:t>
+                <w:t xml:space="preserve">Horbourg-Wihr, Haut-Rhin, rue des Roses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
@@ -10204,75 +10204,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486519v1</w:t>
+                <w:t xml:space="preserve">hal-02913875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hagenthal-le-Bas, Haut-Rhin, rue d’Hégenheim, Auf dem Ried</w:t>
+                <w:t xml:space="preserve">Willgottheim, rue du Rittweg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
@@ -10283,75 +10283,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892753v1</w:t>
+                <w:t xml:space="preserve">hal-02892764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horbourg-Wihr, Haut-Rhin, rue des Roses</w:t>
+                <w:t xml:space="preserve">Strasbourg-Cronenbourg, rue d'Obershaubergen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schneider</w:t>
@@ -10362,295 +10362,295 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913875v1</w:t>
+                <w:t xml:space="preserve">hal-02486519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations de bas de versant entre Kochersberg et plaine alluviale rhénane, de la Pré- et Protohistoire à l’époque moderne. Grand Est, Bas-Rhin, Vendenheim « Bruehl », Eckwersheim « Kleine Seite », A355-Contournement Ouest de Strasbourg,, tronçon 5 - site 5.1, Rapport d’opération</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Adam</w:t>
+                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Delangle</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020, pp.440</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03473007v1</w:t>
+                <w:t xml:space="preserve">hal-02892803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berstett, Langenberg, A355 - contournement ouest de Strasbourg site 5.6 ; occupations du Néolithique récent, de l’âge du Bronze et du second âge du Fer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rose-Marie Arbogast</w:t>
+                <w:t xml:space="preserve">Occupations de bas de versant entre Kochersberg et plaine alluviale rhénane, de la Pré- et Protohistoire à l’époque moderne. Grand Est, Bas-Rhin, Vendenheim « Bruehl », Eckwersheim « Kleine Seite », A355-Contournement Ouest de Strasbourg,, tronçon 5 - site 5.1, Rapport d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Jodry</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2020, pp.440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892803v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2020</w:t>
               </w:r>
@@ -11015,245 +11015,245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colmar, Haut-Rhin, chemin de La Silberrunz, Grand Est</w:t>
+                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444646v1</w:t>
+                <w:t xml:space="preserve">halshs-02469717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du Frankenbourg à Neubois (67) : Rapport intermédiaire 2019</w:t>
+                <w:t xml:space="preserve">Colmar, Haut-Rhin, chemin de La Silberrunz, Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02469717v1</w:t>
+                <w:t xml:space="preserve">hal-02444646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colmar (Haut-Rhin), chemin de La Silberrunz. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11992,51 +11992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Bălăşescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Est sud. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12056,273 +12056,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01858580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obernai PAEI : 6000 ans d’histoire au pied du Mont Sainte-Odile : rapport de fouille preventive</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[0] Inrap. 2016</w:t>
+                <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (67) : Rapport intermédiaire 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Cicolani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke van Es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap / UMR 7044. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308937v1</w:t>
+                <w:t xml:space="preserve">hal-01413447v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (67) : Rapport intermédiaire 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude géo-archéologique : Ostwald, quartier des Rives du Bohrie, tranches 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Cicolani</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01413447v2</w:t>
+                <w:t xml:space="preserve">hal-02444645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude géo-archéologique : Ostwald, quartier des Rives du Bohrie, tranches 1 et 2</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Obernai PAEI : 6000 ans d’histoire au pied du Mont Sainte-Odile : rapport de fouille preventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feliu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inrap. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dabek</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02444645v1</w:t>
+                <w:t xml:space="preserve">hal-05308937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (Bas-Rhin)</w:t>
               </w:r>
@@ -12381,211 +12381,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01230209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarrewerden (Bas-Rhin), en bordure de la RD 8 : un établissement fossoyé de La Tène finale en Alsace Bossue</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[0] Université de Strasbourg. 2015, pp.254-254</w:t>
+                <w:t xml:space="preserve">Sarrewerden, le long de la RD 8 : un établissement fossoyé de La Tène finale en Alsace Bossue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Olmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302679v1</w:t>
+                <w:t xml:space="preserve">halshs-01388692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarrewerden, le long de la RD 8 : un établissement fossoyé de La Tène finale en Alsace Bossue</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2015</w:t>
+                <w:t xml:space="preserve">Sarrewerden (Bas-Rhin), en bordure de la RD 8 : un établissement fossoyé de La Tène finale en Alsace Bossue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feliu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Université de Strasbourg. 2015, pp.254-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01388692v1</w:t>
+                <w:t xml:space="preserve">hal-05302679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortification du Frankenbourg à Neubois (Bas-Rhin)</w:t>
               </w:r>
@@ -12868,233 +12868,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un fossé laténien : Sarrewerden, Bas-Rhin, En bordure de la RD 8 : rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Michler</w:t>
+                <w:t xml:space="preserve">Duntzenheim (67) : &amp;quot;Ebenheit&amp;quot; / Stock nord, secteur 2, tranche 1 - 2009 ; à la marge d'occupations pré- et protohistoriques : quelques structures annexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">INRAP. 2011, pp.36</w:t>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jodry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770437v1</w:t>
+                <w:t xml:space="preserve">hal-01413871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duntzenheim (67) : &amp;quot;Ebenheit&amp;quot; / Stock nord, secteur 2, tranche 1 - 2009 ; à la marge d'occupations pré- et protohistoriques : quelques structures annexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un fossé laténien : Sarrewerden, Bas-Rhin, En bordure de la RD 8 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Ciccuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2011</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP. 2011, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413871v1</w:t>
+                <w:t xml:space="preserve">hal-04770437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un fossé Laténien : Sarrewerden, Bas-Rhin, en bordure de La RD 8</w:t>
               </w:r>
@@ -13708,51 +13708,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7E2ACDE"/>
+    <w:nsid w:val="FCCE9E1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13939,51 +13939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cfeliu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4716-0362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13243234X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189744562" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social.sciences.re/@cfeliu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/FORTIFICATIONS" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boussole.bibracte.fr/fr/poi/ples-grandes-portesp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimede.unistra.fr/activites-de-recherche/chantiers-et-missions-archeologiques/le-frankenbourg-a-neubois-67-resp-c-feliu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05458874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa-Mateo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3554" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1223" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strahm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willingen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie W&#246;rle-Soares" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2018.65795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2017.1166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Motsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Justeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQR7848-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003.ds1.07" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003.ds1.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2014.1088" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2013.1076" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2012.1062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2010.1903" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05198979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05198992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C&#233;ciliot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrevelcin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100094790" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02175761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701732v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258441v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003.ds1.01" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876668v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184312v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086072v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schneikert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04351170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/13w4-zs94" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Sauvage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770818v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408058v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fradet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Schmitt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198951v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carlen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223393v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855503v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855545v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Van Es" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gonidec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892764v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486519v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892753v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913875v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473007v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delangle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444649v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444646v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312633v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444653v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448432v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444650v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444647v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660071v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858580v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308937v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413447v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444645v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230209v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302679v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388692v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444651v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770437v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413871v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444654v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612442v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612445v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143667v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00613830v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cfeliu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4716-0362" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13243234X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/189744562" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social.sciences.re/@cfeliu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/FORTIFICATIONS" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boussole.bibracte.fr/fr/poi/ples-grandes-portesp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archimede.unistra.fr/activites-de-recherche/chantiers-et-missions-archeologiques/le-frankenbourg-a-neubois-67-resp-c-feliu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05458874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081914v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Michler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Tarifa-Mateo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3554" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chenal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cony" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Croutsch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumas-Lattaque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Trommenschlager" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Drost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Laffite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281852v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carbillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ceciliot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1223" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343551v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefranc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Denaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1512" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387823v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Strahm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willingen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie W&#246;rle-Soares" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2018.65795" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thomas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.04.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2017.1166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Motsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ebert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714907v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01800647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Pemonge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Justeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23055" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JFQR7848-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397486v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003.ds1.07" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003.ds1.11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2014.1088" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408003v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Olmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2013.1076" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2012.1062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2010.1903" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05198979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05198992v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara C&#233;ciliot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goepfert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223807v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pierrevelcin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258488v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140630v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02793334v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100094790" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02175761v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528357v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648097v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V&#233;ber" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274906v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibracte.fr" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701732v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258441v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Nectoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003.ds1.01" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alberti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886674v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Krausz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876668v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vergnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547443v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184312v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086072v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.5280" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924114v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schneikert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756996v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587219v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587226v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587222v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04351170v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/13w4-zs94" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Sauvage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770818v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408058v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408059v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fradet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Schmitt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schaeffer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198951v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04738743v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Carlen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223393v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535246v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Alix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174033v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315565v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855503v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855545v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Van Es" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durbet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fores" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gonidec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581627v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892753v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913875v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892764v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486519v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892803v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delangle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112427v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berranger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468478v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444649v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469717v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444646v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312633v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444653v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448432v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444650v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444647v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767175v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grazi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660071v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke van Es" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858580v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413447v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444645v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dabek" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05308937v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230209v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05302679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444648v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444651v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413871v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Ciccuta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02444654v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612442v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612445v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143667v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00613830v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>