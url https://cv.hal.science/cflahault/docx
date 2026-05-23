--- v0 (2026-03-30)
+++ v1 (2026-05-23)
@@ -106,321 +106,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences entre processus de deuil et scolarité chez les jeunes aidants et jeunes adultes aidants. Une étude exploratoire</w:t>
+                <w:t xml:space="preserve">Continuous deep sedation until death in terminal cancer: a lexicometric analysis of professionals’ and relatives’ experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Mesplede</w:t>
+                <w:t xml:space="preserve">Marie Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Flahault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Joffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9591⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-10074-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281050v1</w:t>
+                <w:t xml:space="preserve">hal-05530010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous deep sedation until death in terminal cancer: a lexicometric analysis of professionals’ and relatives’ experience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Incidences entre processus de deuil et scolarité chez les jeunes aidants et jeunes adultes aidants. Une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mesplede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (11), pp.987. </w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-10074-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17184/eac.9591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530010v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de deuil des jeunes adultes aidants : une étude qualitative exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Mesplede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes sur la mort. Revue de la Société de thanatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 161 (1), pp.195-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -506,51 +506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Letot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Fromage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (11), pp.920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -597,51 +597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating the challenge of pain when diagnosed at an early age with Parkinson's disease : an interpretative phenomenological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Zimmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bungener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -813,51 +813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A story with gaps”: An interpretative phenomenological analysis of ICU survivors’ experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -947,51 +947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A story with gaps”: An interpretative phenomenological analysis of ICU survivors’ experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1228,51 +1228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fami-life study: protocol of a prospective observational multicenter mixed study of psychological consequences of grieving relatives in French palliative care units on behalf of the family research in palliative care (F.R.I.P.C research network)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1522,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ruffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kovess-Masféty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1626,51 +1626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decision-making process for breast reconstruction after cancer surgery: Representations of heterosexual couples in long-standing relationships.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vioulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,51 +2051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations and lived experiences of sexual health in women with lung cancer: a qualitative study (SHe-CLu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2194,256 +2194,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole d'une étude longitudinale multicentrique mixte de l'ajustement psychologique des patient.e.s atteint.e.s de cancer du Poumon (CANTO-Poumon)</w:t>
+                <w:t xml:space="preserve">Sexual health and body image in lung cancer patients: part of a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Letot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPSA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France. 2023</w:t>
+              <w:t xml:space="preserve">EHPS Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848061v1</w:t>
+                <w:t xml:space="preserve">hal-04848152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual health and body image in lung cancer patients: part of a systematic review</w:t>
+                <w:t xml:space="preserve">Protocole d'une étude longitudinale multicentrique mixte de l'ajustement psychologique des patient.e.s atteint.e.s de cancer du Poumon (CANTO-Poumon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Zanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Aldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonor Fasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHPS Congress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">AFPSA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848152v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2474,64 +2474,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des difficultés et ressources d’enseignants confrontés à un élève en situation palliative dans leur classe : une étude qualitative exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sonrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas El Haïk-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Reichling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2755,51 +2755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281050v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mesplede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530010v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locatelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Proux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Joffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10074-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.161.0195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Zanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Fasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Letot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fromage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10000-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Zimmers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Phan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurence" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Riberon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2022.0176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264310" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.09.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Poulain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Evin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guirimand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-019-0496-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaugeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barsamian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rane Le Quentrec-Creven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Mazure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2016.6248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01547290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna van Wersch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Kop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depauw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sultan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Trosdorf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Saint Blanquat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Aldea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/1478088706qp063oa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sonrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reichling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/livres/1272-1485-mort-et-deuils-en-milieux-scolaires-.html#/1-format-livre_papier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locatelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Proux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Joffin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10074-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mesplede" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas El Ha&#239;k-Wagner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9591" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eslm.161.0195" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Zanni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Fasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Letot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fromage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10000-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848073v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Zimmers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Phan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laurence" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Marec-Berard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Riberon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2022.0176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bailly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264310" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ruffault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#224;tia Lurbe I Puerto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2018.09.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Poulain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Evin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guirimand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-019-0496-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vaugeois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Barsamian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rane Le Quentrec-Creven" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.2807" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03032208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Mazure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kovess-Masf&#233;ty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jwh.2016.6248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01547290v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna van Wersch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Kop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depauw" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sultan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.599" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848398v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touma" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Trosdorf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Saint Blanquat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848132v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Aldea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/1478088706qp063oa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848152v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04053596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sonrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Reichling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alphil.com/livres/1272-1485-mort-et-deuils-en-milieux-scolaires-.html#/1-format-livre_papier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>