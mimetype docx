--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -1090,291 +1090,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORUM: building a Knowledge Graph from public databases and scientific literature to extract associations between chemicals and diseases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atopic dermatitis or eczema? Consequences of ambiguity in disease name for biomedical literature mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Evangelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Custovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab627⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (9), pp.1185-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cea.13981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361495v2</w:t>
+                <w:t xml:space="preserve">hal-03311466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atopic dermatitis or eczema? Consequences of ambiguity in disease name for biomedical literature mining</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FORUM: building a Knowledge Graph from public databases and scientific literature to extract associations between chemicals and diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Filangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duperier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (9), pp.1185-1194. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (21), pp.3896-3904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cea.13981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03311466v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathway analysis in metabolomics: Recommendations for the use of over-representation analysis</w:t>
               </w:r>
@@ -1814,51 +1814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare S. Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Custovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (11), 22 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2020,161 +2020,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mind the gap: mapping mass spectral databases in genome-scale metabolic networks reveals poorly covered Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Cottret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+                <w:t xml:space="preserve">Emma L. Schymanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floréal Cabanettes</w:t>
+                <w:t xml:space="preserve">Benjamin Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Gloaguen</w:t>
+                <w:t xml:space="preserve">Reza Mohammadi Salek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo8030051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886470v1</w:t>
+                <w:t xml:space="preserve">hal-02627086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of pediatric asthma: from phenotype discovery to clinical practice</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fontanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnan Custovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2284,295 +2284,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the gap: mapping mass spectral databases in genome-scale metabolic networks reveals poorly covered Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chazalviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Frainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Merlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reza Mohammadi Salek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo8030051⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (2), pp.312-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627086v1</w:t>
+                <w:t xml:space="preserve">hal-02621786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chazalviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Merlet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floréal Cabanettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (2), pp.312-313. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621786v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted versus untargeted omics — the CAFSA story</w:t>
               </w:r>
@@ -2783,51 +2783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3887,51 +3887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D777516D"/>
+    <w:nsid w:val="61CF7C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4118,51 +4118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cfrainay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4313-2786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233332944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/6210154983552167860003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8636-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://toxalim.toulouse.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholia.toolforge.org/author/Q57243195" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Amara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naake" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.841373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Filippi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Evangelou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Custovic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13981" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty577" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fontanella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare S. Murray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Simpson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002691" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyda Oksel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Haider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2018.00258" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Schymanski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Salek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0134-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbv115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631811v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morfoisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kuchnio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez-Brouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.12.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315370583-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30297" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cfrainay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4313-2786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233332944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/6210154983552167860003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8636-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://toxalim.toulouse.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholia.toolforge.org/author/Q57243195" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Amara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naake" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.841373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Filippi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Evangelou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Custovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13981" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty577" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fontanella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare S. Murray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Simpson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002691" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Schymanski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Salek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyda Oksel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Haider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2018.00258" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0134-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbv115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631811v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morfoisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kuchnio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez-Brouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.12.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315370583-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30297" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>