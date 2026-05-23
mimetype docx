--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,3832 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3780 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.020833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Frainay </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cfrainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4313-2786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">233332944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6210154983552167860003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=2ONnD1cAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-8636-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis biologiste computationnel spécialisée en biologie des systèmes et réseaux biologiques. Je m'intéresse principalement à l'étude du métabolisme et je travaille actuellement au laboratoire </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'INRAE sur l'impact de l'exposition aux contaminants alimentaires sur ce système. Mes recherches portent sur des solutions permettant de surmonter la surcharge d'informations rencontrée lors de raisonnements à si grande échelle, en m'appuyant sur la science des réseaux, le filtrage et la visualisation de l'information, ainsi que la modélisation des connaissances.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir ma page sur Scholia : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholia.toolforge.org/author/Q57243195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated metabolic profiles reveal biases in pathway analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Ebbels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.136. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-024-05845-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggesting disease associations for overlooked metabolites using literature from metabolic neighbors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.giad065. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gigascience/giad065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks and Graphs Discovery in Metabolomics Data Analysis and Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2022.841373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Misuse of Pathway Analysis Tools in Environmental Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c05588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atopic dermatitis or eczema? Consequences of ambiguity in disease name for biomedical literature mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Pitarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Filippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Evangelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Custovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51 (9), pp.1185-1194. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cea.13981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORUM: building a Knowledge Graph from public databases and scientific literature to extract associations between chemicals and diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (21), pp.3896-3904. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btab627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: Recommendations for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetaboRank: network-based recommendation system to interpret and enrich metabolomics results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Aros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.274-283. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.204-216. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning to identify pairwise interactions between specific IgE antibodies and their association with asthma: A cross-sectional analysis within a population-based birth cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare S. Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Custovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (11), 22 p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1002691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated transcriptomics and metabolomics reveal signatures of lipid metabolism dysregulation in HepaRG liver cells exposed to PCB 126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Biserni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucharitha Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (8), pp.2533-2547. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: mapping mass spectral databases in genome-scale metabolic networks reveals poorly covered Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma L. Schymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Mohammadi Salek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo8030051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of pediatric asthma: from phenotype discovery to clinical practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceyda Oksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fontanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Custovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fped.2018.00258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.312-313. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted versus untargeted omics — the CAFSA story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10545-017-0134-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods to identify metabolic sub-networks based on metabolomic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.43-56. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbv115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia induces VEGF-C expression in metastatic tumor cells via a HIF-1α-independent translation-mediated mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Morfoisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kuchnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gomez-Brouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.155-167. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.celrep.2013.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant genome-scale metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Gerlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Baroukh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science Direct. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Metabolomics in full swing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 98, 2021, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2020.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-scale metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics: Practical Guide to Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère édition, Chapman and Hall, 290 p., 2019, 9781315370583. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315370583-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggesting disease associations for overlooked metabolites using literature from metabolic neighbours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duperier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: pitfalls and best practice for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de recommandation basé sur les réseaux pour l'interprétation de résultats de métabolomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Paul Sabatier - Toulouse III, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017TOU30297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01988413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3887,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61CF7C80"/>
+    <w:nsid w:val="FCA74877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4118,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cfrainay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4313-2786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233332944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/6210154983552167860003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8636-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://toxalim.toulouse.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholia.toolforge.org/author/Q57243195" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636716v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Amara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naake" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.841373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Filippi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Evangelou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Custovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13981" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty577" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fontanella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare S. Murray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Simpson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002691" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Schymanski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Salek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyda Oksel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Haider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2018.00258" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0134-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbv115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631811v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morfoisse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kuchnio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez-Brouchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.12.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315370583-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988413v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30297" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cfrainay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4313-2786" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233332944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/6210154983552167860003" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=2ONnD1cAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8636-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://toxalim.toulouse.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholia.toolforge.org/author/Q57243195" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duperier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giad065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636716v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Amara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naake" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Neumann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.841373" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Filippi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Evangelou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Custovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13981" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361495v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab627" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty577" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fontanella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare S. Murray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Simpson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002691" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma L. Schymanski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Mohammadi Salek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceyda Oksel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Haider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2018.00258" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Amador" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Lamari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jardel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ichou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-017-0134-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608721v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbv115" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morfoisse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kuchnio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gomez-Brouchet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.12.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03149497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baroukh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2020.09.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315370583-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188519v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Filangi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Paulhe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vinson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01988413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU30297" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>