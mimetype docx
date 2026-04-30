--- v1 (2026-03-24)
+++ v2 (2026-04-30)
@@ -219,51 +219,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -331,395 +331,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven hybrid SARIMAX-MLP framework for energy consumption prediction in residential micro-grid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The imperative for reproducibility in building performance simulation research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Majid Baseer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.105336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2024.2441385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084514v1</w:t>
+                <w:t xml:space="preserve">hal-04874985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of machine learning models for prediction and forecasting of electric water boilers energy consumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Data-driven hybrid SARIMAX-MLP framework for energy consumption prediction in residential micro-grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ali Kachalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeniran Ademuwagun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olufemi Babajide Odeyinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Baseer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 267, pp.125799. </w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.105336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.125799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.105336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936749v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The imperative for reproducibility in building performance simulation research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of machine learning models for prediction and forecasting of electric water boilers energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ali Kachalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Baseer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 267, pp.125799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2024.2441385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.125799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874985v1</w:t>
+                <w:t xml:space="preserve">hal-04936749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Barriers and Potential Solutions for Energy Renovation of Existing Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Baseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ali Kachalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (11s), pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -744,51 +744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Water Boiler Energy Prediction: State-of-the-Art Review of Influencing Factors, Techniques, and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ali Kachalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -835,51 +835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pELECTRE-Tri: Probabilistic ELECTRE-Tri Method—Application for the Energy Renovation of Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Baseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1336,547 +1336,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Initial and Boundary Conditions on the Accuracy of the QUB Method to Determine the Overall Heat Loss Coefficient of a Building</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naveed Ahmad</w:t>
+                <w:t xml:space="preserve">Optimization potential index (OPI): An evaluation method for performance assessment and optimization potential of chillers in HVAC plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Krütli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thimothée Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.284. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.114111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13010284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742524v1</w:t>
+                <w:t xml:space="preserve">hal-04742582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy performance and optimization potential of refrigeration plants in free cooling operation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Tillenkamp</w:t>
+                <w:t xml:space="preserve">Influence of Initial and Boundary Conditions on the Accuracy of the QUB Method to Determine the Overall Heat Loss Coefficient of a Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118464⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13010284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742513v1</w:t>
+                <w:t xml:space="preserve">hal-04742524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Analysis of QUB Method in Non-Ideal Conditions during the Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naveed Ahmad</w:t>
+                <w:t xml:space="preserve">Exergy performance and optimization potential of refrigeration plants in free cooling operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moomal Qureshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 209, pp.118464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13133398⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04742519v1</w:t>
+                <w:t xml:space="preserve">hal-04742513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal circuits assembling and state-space extraction for modelling heat transfer in buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error Analysis of QUB Method in Non-Ideal Conditions during the Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naveed Ahmad</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moomal Qureshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13133398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.117019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03600778v1</w:t>
+                <w:t xml:space="preserve">hal-04742519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization potential index (OPI): An evaluation method for performance assessment and optimization potential of chillers in HVAC plants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal circuits assembling and state-space extraction for modelling heat transfer in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 259, pp.114111. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.117019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.117019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742582v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of experiments for Quick U-building method for building energy performance measurement</w:t>
               </w:r>
@@ -2038,438 +2038,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Error Propagation in the Transformations of Dynamic Thermal Models of Buildings</w:t>
+                <w:t xml:space="preserve">Frequency response limitation of heat flux meters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Raillon</w:t>
+                <w:t xml:space="preserve">I. Naveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.P. Ruíz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/5636145⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.233-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815746v1</w:t>
+                <w:t xml:space="preserve">hal-04567440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency response limitation of heat flux meters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Naveros</w:t>
+                <w:t xml:space="preserve">Study of Error Propagation in the Transformations of Dynamic Thermal Models of Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Raillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.P. Ruíz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114, pp.233-245. </w:t>
+              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.5636145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/5636145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567440v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse psychrométrique des systèmes de climatisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">Natural Ventilation Potential of Urban Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Germano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.49 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14733315.2005.11683698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379788v1</w:t>
+                <w:t xml:space="preserve">hal-01815792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Ventilation Potential of Urban Buildings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Allard</w:t>
+                <w:t xml:space="preserve">Analyse psychrométrique des systèmes de climatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14733315.2005.11683698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815792v1</w:t>
+                <w:t xml:space="preserve">hal-03379788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical parameters identification of walls using ARX models obtained by deduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Naveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2555,64 +2555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order selection of thermal models by frequency analysis of measurements for building energy efficiency estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Naveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 139, pp.230-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2640,367 +2640,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gray-box identification of thermal transfer coefficients of desiccant wheels</w:t>
+                <w:t xml:space="preserve">Model Predictive Control of thermal comfort as a benchmark for controller performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roula Ghazal</w:t>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.11.081⟩</w:t>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2014.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986666v1</w:t>
+                <w:t xml:space="preserve">hal-00986667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear algebra solution to psychometric analysis of air-conditioning systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ghiaus</w:t>
+                <w:t xml:space="preserve">Gray-box identification of thermal transfer coefficients of desiccant wheels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.384-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.11.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.07.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289400v1</w:t>
+                <w:t xml:space="preserve">hal-00986666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control of thermal comfort as a benchmark for controller performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Penhouet</w:t>
+                <w:t xml:space="preserve">Linear algebra solution to psychometric analysis of air-conditioning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (C), pp.555-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2014.03.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00986667v1</w:t>
+                <w:t xml:space="preserve">hal-01289400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gray-box state-space model and parameter identification of desiccant wheels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roula Ghazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3198,77 +3198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal temperature control of intermittently heated buildings using Model Predictive Control: Part I - Building modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.379-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3293,51 +3293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of multifunction multi-source solar systems by design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3375,77 +3375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal temperature control of intermittently heated buildings using Model Predictive Control: Part II - Control algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.388-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3496,51 +3496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pfafferrott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43, pp.2705-2711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3565,64 +3565,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of optimal thermal load of intermittently heated buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (8), pp.1248-1258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3673,51 +3673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3781,51 +3781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (6), pp.669-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3952,325 +3952,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A state space model for real-time control of the temperature in indoor space: principle, calibration and results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Allery</w:t>
+                <w:t xml:space="preserve">Grey-box identification of air-handling unit elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Chicinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 6 (4), pp.327-336</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (4), pp.421-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352298v1</w:t>
+                <w:t xml:space="preserve">hal-00312211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey-box identification of air-handling unit elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Inard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chicinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (4), pp.421-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312211v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey-box identification of air-handling unit elements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Inard</w:t>
+                <w:t xml:space="preserve">Equivalence between the load curve and the free-running temperature in energy estimating methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15 (4), pp.421-433</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (5), pp.429-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395834v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for free-cooling by ventilation</w:t>
               </w:r>
@@ -4338,64 +4299,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban environment influence on natural ventilation potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santamouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4638,307 +4599,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence between the load curve and the free-running temperature in energy estimating methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural ventilation potential of urban buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Germano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38 (5), pp.429-435</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (n.a.), pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312203v1</w:t>
+                <w:t xml:space="preserve">hal-00312202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban environment influence on natural ventilation potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Nicol</w:t>
+                <w:t xml:space="preserve">Linear fuzzy-discriminant analysis applied to forecast ozone concentration classes in sea-breeze regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (26), pp.4691-4702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312184v1</w:t>
+                <w:t xml:space="preserve">hal-01815822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear fuzzy-discriminant analysis applied to forecast ozone concentration classes in sea-breeze regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
+                <w:t xml:space="preserve">Urban environment influence on natural ventilation potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Georgakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (4), pp.395-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01815822v1</w:t>
+                <w:t xml:space="preserve">hal-00312184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear fuzzy-discriminant analysis applied to forecast ozone concentration classes in sea-breeze regime</w:t>
               </w:r>
@@ -4987,494 +4987,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ventilation potential of urban buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Germano</w:t>
+                <w:t xml:space="preserve">Detectarea defectelor intr-o centrala de climatizare a aerului cu flux simplu (Détection des défauts dans une centrale de traitement de l'air double flux'')</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Chicinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Allard</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilinca Nastase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4 (n.a.), pp.49-56</w:t>
+              <w:t xml:space="preserve">Revista Instalatorul (Revue d'Equipement Technique pour les Bâtiments)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (1), pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312202v1</w:t>
+                <w:t xml:space="preserve">hal-00312186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detectarea defectelor intr-o centrala de climatizare a aerului cu flux simplu (Détection des défauts dans une centrale de traitement de l'air double flux'')</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ilinca Nastase</w:t>
+                <w:t xml:space="preserve">Free-running building temperature and HVAC climatic suitability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Instalatorul (Revue d'Equipement Technique pour les Bâtiments)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (4), pp.405-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-7788(02)00110-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312186v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-running building temperature and HVAC climatic suitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35 (4), pp.405-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-running building temperature and HVAC climatic suitability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
+                <w:t xml:space="preserve">Optimal settings of residential oil burners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 35 (4), pp.405-411. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 34 (1), pp.83-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-7788(01)00082-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-7788(02)00110-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815799v1</w:t>
+                <w:t xml:space="preserve">hal-01815812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal settings of residential oil burners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Allard</w:t>
+                <w:t xml:space="preserve">Fuzzy schedule control of a fan-coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (n.a.), pp.131-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-7788(01)00082-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815812v1</w:t>
+                <w:t xml:space="preserve">hal-00312209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche d'évaluation du potentiel des systèmes passifs de rafra\^\ichissement</w:t>
               </w:r>
@@ -5696,921 +5670,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy schedule control of a fan-coil</w:t>
+                <w:t xml:space="preserve">A template matching-based method for identifying the separation point of buoyant wall jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Robitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 21 (n.a.), pp.131-145</w:t>
+              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 7 (n.a.), pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312209v1</w:t>
+                <w:t xml:space="preserve">hal-00312213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A template matching-based method for identifying the separation point of buoyant wall jets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">A TEMPLATE MATCHING-BASED METHOD FOR IDENTIFYING THE SEPARATION POINT OF BUOYANT WALL JETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mirela Robitu</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Abed-Meraim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 7 (n.a.), pp.21-30</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 7 (1), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v7.i1.30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312213v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TEMPLATE MATCHING-BASED METHOD FOR IDENTIFYING THE SEPARATION POINT OF BUOYANT WALL JETS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Robitu</w:t>
+                <w:t xml:space="preserve">Evaluation of the indoor temperature field using a given air velocity distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (n.a.), pp.671-679</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.v7.i1.30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815775v1</w:t>
+                <w:t xml:space="preserve">hal-00312212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the indoor temperature field using a given air velocity distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 34 (6), pp.671-679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0360-1323(98)00051-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis of air conditioning systems based on qualitative bond graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 30 (n.a.), pp.221-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis of air conditioning systems based on qualitative bond graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 30 (3), pp.221-232. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-7788(98)00070-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-7788(98)00070-X⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01815760v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00312212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Management in Residential Dwellings: Forecasting Hot Water Demand with Hybrid Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ali Kachalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeniran Ademuwagun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 9th IEEE Workshop on the Electronic Grid (eGRID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Santa Fe, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/eGRID62045.2024.10842758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Hot Water Consumption Demand for Residential Dwellings Using Hybrid Regression Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ali Kachalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE International Conference on Green Energy and Smart Systems (GESS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2024, Long Beach, CA, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GESS63533.2024.10784974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyCloze: Questions cloze individualisées générées en Python pour les tests Moodle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6626,1291 +6518,1291 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Colloque Pédagogie et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Hauts-de-France, May 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">is it reasonable to calculate the thermal peak load using acausal models and short time steps?</w:t>
+                <w:t xml:space="preserve">Current issues in thermal load estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building simulation conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.2816-2822</w:t>
+              <w:t xml:space="preserve">6th International Conference on Energy and Environment CIEM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985585v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current issues in thermal load estimation</w:t>
+                <w:t xml:space="preserve">is it reasonable to calculate the thermal peak load using acausal models and short time steps?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Energy and Environment CIEM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Building simulation conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.2816-2822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986673v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modeling of buildings - principles and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One day forum : Total Energy Use in Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand response management : uncertainty in modeling the energy consumption of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Seeds for Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">optimal simulation of intermittently heated buildings: part I-modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, SYDNEY, Australia. pp.2118-2124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">optimal simulation of intermittently heated buildings: part II-control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, SYDNEY, Australia. pp.2133-2139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of IEA/ECBCS/Annex 53 &amp;quot;total energy use in buildings-analysis and evaluation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harukazu Yoshino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harukazu Yoshino</w:t>
+                <w:t xml:space="preserve">T. Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hu</w:t>
+                <w:t xml:space="preserve">M. Levine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Levine</w:t>
+                <w:t xml:space="preserve">Yuchao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pietilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Heating Ventilating and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, shangai, China. pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the physical meaning of minimization criterion for Model Predictive Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ghiaus</w:t>
+                <w:t xml:space="preserve">Energy performance estimation by using the free-running temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2010 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cluj-Napoca, Romania. pp.32 - 37</w:t>
+              <w:t xml:space="preserve">International Workshop of TEENERGY Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553892v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation aided design of multi-source, multifunction solar systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">On the physical meaning of minimization criterion for Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Congress &amp; Exhibition on Heating, Refrigerating and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Proceedings of 2010 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cluj-Napoca, Romania. pp.32 - 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986670v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de connaissance dans les problèmes inverses de thermo-aéraulique, dans la journée: Le bâtiment comme un nœud énergétique</w:t>
+                <w:t xml:space="preserve">Simulation aided design of multi-source, multifunction solar systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique CNRS Conception de bâtiments optimisés par la simulation et le retour d'expérience SIMUREX 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cargese, France</w:t>
+              <w:t xml:space="preserve">41st International Congress &amp; Exhibition on Heating, Refrigerating and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986669v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Aided Design of Multi-Source, Multifunction Solar Systems, Multifunctional Approach: Space Heating, Space Cooling and Preparation of Domestic Hot Water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ghiaus</w:t>
+                <w:t xml:space="preserve">Modèles de connaissance dans les problèmes inverses de thermo-aéraulique, dans la journée: Le bâtiment comme un nœud énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMA 2010 10th REHVA World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.CD ROM R4-TS28-OP01</w:t>
+              <w:t xml:space="preserve">Ecole thématique CNRS Conception de bâtiments optimisés par la simulation et le retour d'expérience SIMUREX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553921v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method of Heating Systems Sizing for Discontinuously Occupied Buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Simulation Aided Design of Multi-Source, Multifunction Solar Systems, Multifunctional Approach: Space Heating, Space Cooling and Preparation of Domestic Hot Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIMA 2010 10th REHVA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.CD ROM R1-TS49-OP05</w:t>
+              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.CD ROM R4-TS28-OP01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554685v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization by Simulation of a Multi-Source, Multifunction Solar System, Multifunctional Approach: Space Heating, Space Cooling and Preparation of Domestic Hot Water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">A Method of Heating Systems Sizing for Discontinuously Occupied Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIMA 2010 10th REHVA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.CD ROM R4-TS28-OP02</w:t>
+              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.CD ROM R1-TS49-OP05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553925v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy performance estimation by using the free-running temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">Optimization by Simulation of a Multi-Source, Multifunction Solar System, Multifunctional Approach: Space Heating, Space Cooling and Preparation of Domestic Hot Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of TEENERGY Schools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">CLIMA 2010 10th REHVA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.CD ROM R4-TS28-OP02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986668v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building heating demand evaluation with a simple polynomial function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Jaffal</w:t>
+                <w:t xml:space="preserve">building heating demand evaluation with a simple polynomial function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Ghiaus</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Healthy Building Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">9ème international healthy building conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, syracuse, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536353v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified statistical method to predict building annual heating demand</w:t>
               </w:r>
@@ -7922,51 +7814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Istanbul, Turkey. pp.553-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7985,2771 +7877,2771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sizing the heat source in variable occupied buildings by using the dynamic matrix method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+                <w:t xml:space="preserve">Building heating demand evaluation with a simple polynomial function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th international HVAC congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, belgrade, Serbia. 8 p</w:t>
+              <w:t xml:space="preserve">9th International Healthy Building Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985342v1</w:t>
+                <w:t xml:space="preserve">hal-00536353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">building heating demand evaluation with a simple polynomial function</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">sizing the heat source in variable occupied buildings by using the dynamic matrix method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème international healthy building conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, syracuse, United States. 8 p</w:t>
+              <w:t xml:space="preserve">40th international HVAC congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, belgrade, Serbia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010035v1</w:t>
+                <w:t xml:space="preserve">hal-00985342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified envelope thermal modelling method based on the design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 th AIVC International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of temperature in air-conditioned indoor spaces using reduced order model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">Reduced order model for air temperature control in indoor spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creete, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. p. 919-923</w:t>
+              <w:t xml:space="preserve">2nd Passive and Low Energy Cooling Conference (PALENC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Crête, Greece. pp.924-928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312582v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order model for air temperature control in indoor spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Ghiaus</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Passive and Low Energy Cooling Conference (PALENC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Crête, Greece. pp.924-928</w:t>
+              <w:t xml:space="preserve">Creete, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. p. 924-928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351516v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of temperatures in indoor spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ghiaus</w:t>
+                <w:t xml:space="preserve">Control of temperature in air-conditioned indoor spaces using reduced order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Passive and Low Energy Cooling Conference (PALENC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Crête, Greece. pp.919-923</w:t>
+              <w:t xml:space="preserve">Creete, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. p. 919-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351515v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order model for air temperature control in indoor spaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">Control of temperatures in indoor spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creete, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. p. 924-928</w:t>
+              <w:t xml:space="preserve">2nd Passive and Low Energy Cooling Conference (PALENC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Crête, Greece. pp.919-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312581v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey model identification of constant volume air handling unit. Part 2: Parameter identification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Grey model identification of constant volume air handling unit. Part 1: Discrete models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Chicinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.vol. 4. 205-210</w:t>
+              <w:t xml:space="preserve">Healthy Buildings 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.vol. 4, 199-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312319v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey model identification of constant volume air handling unit. Part 1: Discrete models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Grey model identification of constant volume air handling unit. Part 2: Parameter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Chicinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthy Buildings 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.vol. 4, 199-204</w:t>
+              <w:t xml:space="preserve">Healthy Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.vol. 4. 205-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312318v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of energy performance of buildings by using the free-running temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical prediction of the indoor O3 concentration level in eight schools in La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 36th International HVAC\R Congress, Belgrade, Serbia, 30 November</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, France. pp.148-160</w:t>
+              <w:t xml:space="preserve">8th REHVA World Congress CLIMA 2005, Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312659v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ventilation of urban buildings - summary of URBVENT project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of energy performance of buildings by using the free-running temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 1st International conferece Passive and Low Energy cooling for Built Environment PALENC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.29-34</w:t>
+              <w:t xml:space="preserve">Proceedings of the 36th International HVAC\R Congress, Belgrade, Serbia, 30 November</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, France. pp.148-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312394v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical prediction of the indoor ozone concentration in eight schools in La Rochelle, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural ventilation of urban buildings - summary of URBVENT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Georgakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima 2005, 8th REVA World Congress, Lausanne, CH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Proceedings of 1st International conferece Passive and Low Energy cooling for Built Environment PALENC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312606v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey-box identification of air-handling unit elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Chicinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 36th International HVAC\R Congress, Belgrade, Serbia, 30 November</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical prediction of the indoor O3 concentration level in eight schools in La Rochelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Statistical prediction of the indoor ozone concentration in eight schools in La Rochelle, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th REHVA World Congress CLIMA 2005, Lausanne</w:t>
+              <w:t xml:space="preserve">Clima 2005, 8th REVA World Congress, Lausanne, CH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312669v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria assessment of the natural ventilation potential of a building in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Germano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISBAT 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the indoor temperature field using a given air velocity distribution</w:t>
+                <w:t xml:space="preserve">Linear discriminant analysis applied to forecast ozone concentration classes in sea-breeze regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ghiaus</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ca\&amp;quot;\ini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Matlab/Simulink Building and HVAC simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">ICUC5 5th Intl. Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312455v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical interpretation of the results of building simulation and its use in design decisions</w:t>
+                <w:t xml:space="preserve">Evaluation of the indoor temperature field using a given air velocity distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation'03 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, France. pp.387-390</w:t>
+              <w:t xml:space="preserve">Workshop Matlab/Simulink Building and HVAC simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312446v1</w:t>
+                <w:t xml:space="preserve">hal-00312455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic compensation of feed-forward control of buildings</w:t>
+                <w:t xml:space="preserve">Statistical interpretation of the results of building simulation and its use in design decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Inard</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Building Simulation'03 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, France. pp.387-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312456v1</w:t>
+                <w:t xml:space="preserve">hal-00312446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear discriminant analysis applied to forecast ozone concentration classes in sea-breeze regime</w:t>
+                <w:t xml:space="preserve">Dynamic compensation of feed-forward control of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC5 5th Intl. Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">CISBAT 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312454v1</w:t>
+                <w:t xml:space="preserve">hal-00312456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation statistique des résultats de simulations de comportement thermique des bâtiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural ventilation for health, comfort and energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ2003, VI-e Colloque Interuniversitaire Franco-Québécois, Thermique des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, France. pp.11-20</w:t>
+              <w:t xml:space="preserve">ENCAC-COTEDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, France. pp.5-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312445v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ventilation for health, comfort and energy efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interprétation statistique des résultats de simulations de comportement thermique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENCAC-COTEDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, France. pp.5-25</w:t>
+              <w:t xml:space="preserve">CIFQ2003, VI-e Colloque Interuniversitaire Franco-Québécois, Thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, France. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312435v1</w:t>
+                <w:t xml:space="preserve">hal-00312445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive ventilation cooling in urban buildings: an estimation of potential environmental impact and benefits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Nichou</w:t>
+                <w:t xml:space="preserve">Potential for natural ventilation in urban context: an assessment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Germano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIC 2002, AIVC Conference Energy efficient and healthy buildings in sustainable cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2002, France. pp.531-536</w:t>
+              <w:t xml:space="preserve">, Oct 2002, France. pp.519-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312501v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of Evaluation of Natural Ventilation Potential</w:t>
+                <w:t xml:space="preserve">Assessing climatic suitability to natural ventilation by using global and satellite climatic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum International sur les Energies Renouvelables (FIER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">8th International Conference on Air Distribution in Rooms, RoomVent'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, France. pp.625-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312453v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing climatic suitability to natural ventilation by using global and satellite climatic data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">Passive ventilation cooling in urban buildings: an estimation of potential environmental impact and benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolokotroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Air Distribution in Rooms, RoomVent'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, France. pp.625-628</w:t>
+              <w:t xml:space="preserve">EPIC 2002, AIVC Conference Energy efficient and healthy buildings in sustainable cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, France. pp.531-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312447v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of natural ventilation potential of a region using degree-days estimated on global weather data</w:t>
+                <w:t xml:space="preserve">Methodology of Evaluation of Natural Ventilation Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIC 2002, AIVC Conference Energy efficient and healthy buildings in sustainable cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, France. pp.475-480</w:t>
+              <w:t xml:space="preserve">Forum International sur les Energies Renouvelables (FIER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312448v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for natural ventilation in urban context: an assessment method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mario Germano</w:t>
+                <w:t xml:space="preserve">Assessment of natural ventilation potential of a region using degree-days estimated on global weather data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Indoor Air Quality and Climate, Jun 2002, Monterey, California, United States. pp.830-835</w:t>
+              <w:t xml:space="preserve">EPIC 2002, AIVC Conference Energy efficient and healthy buildings in sustainable cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, France. pp.475-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466923v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for natural ventilation in urban context: an assessment method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C.-A. Roulet</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alain Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Germano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIC 2002, AIVC Conference Energy efficient and healthy buildings in sustainable cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, France. pp.519-524</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Indoor Air Quality and Climate, Jun 2002, Monterey, California, United States. pp.830-835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312442v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Vent : Development of Strategies for the Efficient Use of Solar Passive Ventilation in Urban Buildings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Georkakis</w:t>
+                <w:t xml:space="preserve">Optimal Settings of Reseidential Oil Burners by Using Response Surface Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th REHVA World Congress CLIMA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2001, France. pp.39-52</w:t>
+              <w:t xml:space="preserve">, Sep 2001, France. pp.217-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312500v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Settings of Reseidential Oil Burners by Using Response Surface Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">Sol-Vent : Development of Strategies for the Efficient Use of Solar Passive Ventilation in Urban Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolokotroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Papafonstantantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Georkakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th REHVA World Congress CLIMA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2001, France. pp.217-225</w:t>
+              <w:t xml:space="preserve">, Sep 2001, France. pp.39-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312449v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du point de fonctionnement d'un brûleur à l'aide de la méthode des surfaces de réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10778,591 +10670,591 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Colloque Inter universitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, France. pp.389-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integral Solution for Trajectory and Impingement Point Location of Axisymetric Offset Isothermal Wall Jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Robitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th REHVA World Congress CLIMA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical prediction model of the outdoor/indoor air pollutant transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Modèle statistique de prédiction du transfert des polluants atmosphériques de l'extérieur vers l'intérieur des espaces habitables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROOMVENT 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, France. pp.1219-1224</w:t>
+              <w:t xml:space="preserve">Forum des associations du Génie Civil et Urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312484v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévision des pics d'ozone en régime de brise à l'aide de la modélisation neuro-floue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical prediction model of the outdoor/indoor air pollutant transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques Automatique et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">ROOMVENT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, France. pp.1219-1224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312451v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle statistique de prédiction du transfert des polluants atmosphériques de l'extérieur vers l'intérieur des espaces habitables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prévision des pics d'ozone en régime de brise à l'aide de la modélisation neuro-floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des associations du Génie Civil et Urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, France. pp.117-124</w:t>
+              <w:t xml:space="preserve">Journées thématiques Automatique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312485v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating the separation point of nonisothermal wall jets using computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Robitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROOMVENT 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11372,214 +11264,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Ventilation in High-density Cities in Designing High-density Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Szucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Ng editor, Earthscan, London, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural ventilation in &amp;quot;Building Ventilation: the state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Santamoouris&amp; P Wouters Edit, Earthscan, London, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Ventilation in the Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11588,126 +11480,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earthscan, pp.n.a., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management intégré avec des systèmes informationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Postavaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matrix, pp.n.a., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11717,296 +11609,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic models for energy control of smart homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephane Ploix; Manar Amayri; Nizar Bouguila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Energy Smart Homes. Algorithms, Technologies, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.163-198, 2021, 978-3-030-76476-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76477-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes inverses et identification de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassioupoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Peuportier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre blanc sur les recherches en énergétique des bâtiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des MINES - TRANSVALOR, pp.177- 181, 2013, 9782356710512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Ventilation in High-Density Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agota Szucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eng. Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing High-Density Cities for Social and Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Earthscan Publications Ltd., pp.137-162, 2010, 978 1 84407 460 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12016,91 +11908,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtiment adaptatif : contribution à la maîtrise des ambiances habitables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. La Rochelle Université, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04437632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12110,411 +12002,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pELECTRE_Tri: probabilistic multiple-criteria decision-making method for sorting and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:6de0ac7420c4aba4947644755e07b84d572deb36;origin=https://hal.archives-ouvertes.fr/hal-05387079;visit=swh:1:snp:ceb2519b8be922a90fe69827eab42a0efde68c3e;anchor=swh:1:rel:21644e0071f6b55f41ce5f059efd81703791728c;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTRE Tri-B MCDA : an object oriented multi-criteria decision analysis tool in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:99b492d6486ed54a57e2e509a38058cd996f226c;origin=https://hal.archives-ouvertes.fr/hal-04428659;visit=swh:1:snp:8c8e070a8b9ea6137f6ebd61a434f1171aa310d5;anchor=swh:1:rel:f1fafe143774eb099743bc2ef7db0f9a9b568827;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyCloze: Generate personalized Moodle cloze questions with Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:f8112c14912b5186b4c81effddeb80d74437a9b5;origin=https://hal.archives-ouvertes.fr/hal-04428725;visit=swh:1:snp:4bc61c3a49161b7191b1996acd1060d29b833dd5;anchor=swh:1:rel:9c8059a3d1be309844f4c9241ae65731fd4ec60b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PsychroAn_cool: Psychrometric analysis of cooling systems as a control problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:b1c8a3060c67c10bd971028785592487894776d4;origin=https://hal.archives-ouvertes.fr/hal-04428702;visit=swh:1:snp:5049227eab50b71743e231d92c95c19728d52fba;anchor=swh:1:rel:d7b051a9c19c68b2a2876f473115f7a42e189477;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyCloze-TC: Moodle question bank for Heat Transfer tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ea35db5b1e69046ed0569585ff7297c50bc3fcd2;origin=https://hal.archives-ouvertes.fr/hal-04428808;visit=swh:1:snp:175a45b84d367121f9d82792505acfebb0578a23;anchor=swh:1:rel:afa360cd1b5e89632f48693df156f8015fe60fab;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12582,51 +12474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB30CA0E"/>
+    <w:nsid w:val="FD746055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12813,51 +12705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cghiaus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5561-1245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088073637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68336780" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083910587" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-1307-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2025.100781" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ali Kachalla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeniran Ademuwagun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi Babajide Odeyinde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Baseer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.105336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.125799" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2441385" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Viala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020902" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1995498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moomal Qureshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Brenner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tillenkamp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Thiery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13010284" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118464" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133398" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;tli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alzetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1561753" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.03.168" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Raillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5636145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naveros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Ru&#237;z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghiaus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Roulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2005.11683698" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Ruiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casta&#241;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.09.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ghazal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQ30CNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289400v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.07.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penhouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2014.03.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9SN09NZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Hayyani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.10.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jabbour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfafferrott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaffal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312211v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chicinas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chicinas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santamouris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2005.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVXG1B74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ghiaus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312184v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815822v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.04.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BRSRWZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domsa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(02)00110-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815812v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(01)00082-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(00)00097-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Meraim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Robitu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815775v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robitu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v7.i1.30" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815756v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ghiaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Ghiaus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(98)00051-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR0WPB9B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815760v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(98)00070-X" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVJB1XXG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312212v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiaus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913375v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eGRID62045.2024.10842758" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838039v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GESS63533.2024.10784974" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986673v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986672v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986671v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985368v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985364v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harukazu Yoshino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pietilainen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986670v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986669v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536068v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985342v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010035v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Jaffal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536028v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312582v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351516v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312581v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312318v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312394v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312606v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iordache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312393v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312669v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312455v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312446v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312456v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312454v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ca\&amp;amp;quot;\ini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312445v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312435v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mansouri" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312501v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolokotroni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Watkins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nichou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312447v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312448v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Roulet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Germano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312442v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312500v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papafonstantantinou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georkakis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312450v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312457v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gazeau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312485v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312458v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542311v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szucs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542001v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312067v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312068v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Postavaru" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578578v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995043v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassioupoulos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995046v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437632v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387079v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6de0ac7420c4aba4947644755e07b84d572deb36;origin=https://hal.archives-ouvertes.fr/hal-05387079;visit=swh:1:snp:ceb2519b8be922a90fe69827eab42a0efde68c3e;anchor=swh:1:rel:21644e0071f6b55f41ce5f059efd81703791728c;path=/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:99b492d6486ed54a57e2e509a38058cd996f226c;origin=https://hal.archives-ouvertes.fr/hal-04428659;visit=swh:1:snp:8c8e070a8b9ea6137f6ebd61a434f1171aa310d5;anchor=swh:1:rel:f1fafe143774eb099743bc2ef7db0f9a9b568827;path=/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428725v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8112c14912b5186b4c81effddeb80d74437a9b5;origin=https://hal.archives-ouvertes.fr/hal-04428725;visit=swh:1:snp:4bc61c3a49161b7191b1996acd1060d29b833dd5;anchor=swh:1:rel:9c8059a3d1be309844f4c9241ae65731fd4ec60b;path=/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428702v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b1c8a3060c67c10bd971028785592487894776d4;origin=https://hal.archives-ouvertes.fr/hal-04428702;visit=swh:1:snp:5049227eab50b71743e231d92c95c19728d52fba;anchor=swh:1:rel:d7b051a9c19c68b2a2876f473115f7a42e189477;path=/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428808v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ea35db5b1e69046ed0569585ff7297c50bc3fcd2;origin=https://hal.archives-ouvertes.fr/hal-04428808;visit=swh:1:snp:175a45b84d367121f9d82792505acfebb0578a23;anchor=swh:1:rel:afa360cd1b5e89632f48693df156f8015fe60fab;path=/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cghiaus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5561-1245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088073637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68336780" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083910587" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-1307-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2025.100781" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2441385" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ali Kachalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeniran Ademuwagun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi Babajide Odeyinde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Baseer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.105336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.125799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Viala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020902" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1995498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moomal Qureshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Brenner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tillenkamp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;tli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Thiery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13010284" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118464" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133398" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alzetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1561753" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.03.168" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naveros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Ru&#237;z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Raillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5636145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghiaus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Roulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2005.11683698" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Ruiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casta&#241;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.09.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penhouet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2014.03.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9SN09NZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ghazal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.081" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQ30CNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.07.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Hayyani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.10.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jabbour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfafferrott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaffal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chicinas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395834v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chicinas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santamouris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2005.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVXG1B74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ghiaus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.04.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BRSRWZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domsa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(02)00110-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(01)00082-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(00)00097-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Meraim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Robitu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815775v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robitu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v7.i1.30" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312212v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiaus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ghiaus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Ghiaus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(98)00051-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR0WPB9B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(98)00070-X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVJB1XXG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eGRID62045.2024.10842758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838039v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GESS63533.2024.10784974" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986672v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985364v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harukazu Yoshino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pietilainen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986670v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986669v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010035v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Jaffal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536068v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536353v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312581v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312318v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312669v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iordache" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312606v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312441v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312454v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ca\&amp;amp;quot;\ini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mansouri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312445v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312442v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312447v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolokotroni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Watkins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nichou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312453v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312448v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Roulet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Germano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312449v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312500v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papafonstantantinou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georkakis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gazeau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542311v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szucs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312067v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312068v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Postavaru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578578v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995043v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassioupoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995046v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437632v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387079v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6de0ac7420c4aba4947644755e07b84d572deb36;origin=https://hal.archives-ouvertes.fr/hal-05387079;visit=swh:1:snp:ceb2519b8be922a90fe69827eab42a0efde68c3e;anchor=swh:1:rel:21644e0071f6b55f41ce5f059efd81703791728c;path=/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:99b492d6486ed54a57e2e509a38058cd996f226c;origin=https://hal.archives-ouvertes.fr/hal-04428659;visit=swh:1:snp:8c8e070a8b9ea6137f6ebd61a434f1171aa310d5;anchor=swh:1:rel:f1fafe143774eb099743bc2ef7db0f9a9b568827;path=/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8112c14912b5186b4c81effddeb80d74437a9b5;origin=https://hal.archives-ouvertes.fr/hal-04428725;visit=swh:1:snp:4bc61c3a49161b7191b1996acd1060d29b833dd5;anchor=swh:1:rel:9c8059a3d1be309844f4c9241ae65731fd4ec60b;path=/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b1c8a3060c67c10bd971028785592487894776d4;origin=https://hal.archives-ouvertes.fr/hal-04428702;visit=swh:1:snp:5049227eab50b71743e231d92c95c19728d52fba;anchor=swh:1:rel:d7b051a9c19c68b2a2876f473115f7a42e189477;path=/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ea35db5b1e69046ed0569585ff7297c50bc3fcd2;origin=https://hal.archives-ouvertes.fr/hal-04428808;visit=swh:1:snp:175a45b84d367121f9d82792505acfebb0578a23;anchor=swh:1:rel:afa360cd1b5e89632f48693df156f8015fe60fab;path=/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>