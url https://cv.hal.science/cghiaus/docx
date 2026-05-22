--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -331,395 +331,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The imperative for reproducibility in building performance simulation research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven hybrid SARIMAX-MLP framework for energy consumption prediction in residential micro-grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ali Kachalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeniran Ademuwagun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olufemi Babajide Odeyinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Baseer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19401493.2024.2441385⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.105336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.105336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874985v1</w:t>
+                <w:t xml:space="preserve">hal-05084514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven hybrid SARIMAX-MLP framework for energy consumption prediction in residential micro-grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of machine learning models for prediction and forecasting of electric water boilers energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ali Kachalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Baseer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, pp.105336. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 267, pp.125799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.105336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.125799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084514v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of machine learning models for prediction and forecasting of electric water boilers energy consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The imperative for reproducibility in building performance simulation research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Majid Baseer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 267, pp.125799. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2025.125799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2024.2441385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936749v1</w:t>
+                <w:t xml:space="preserve">hal-04874985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Barriers and Potential Solutions for Energy Renovation of Existing Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Baseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ali Kachalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (11s), pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -744,51 +744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Water Boiler Energy Prediction: State-of-the-Art Review of Influencing Factors, Techniques, and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ali Kachalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -835,51 +835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pELECTRE-Tri: Probabilistic ELECTRE-Tri Method—Application for the Energy Renovation of Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Baseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1336,547 +1336,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization potential index (OPI): An evaluation method for performance assessment and optimization potential of chillers in HVAC plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Tillenkamp</w:t>
+                <w:t xml:space="preserve">Influence of Initial and Boundary Conditions on the Accuracy of the QUB Method to Determine the Overall Heat Loss Coefficient of a Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Krütli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">Thimothée Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 259, pp.114111. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13010284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742582v1</w:t>
+                <w:t xml:space="preserve">hal-04742524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Initial and Boundary Conditions on the Accuracy of the QUB Method to Determine the Overall Heat Loss Coefficient of a Building</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naveed Ahmad</w:t>
+                <w:t xml:space="preserve">Exergy performance and optimization potential of refrigeration plants in free cooling operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tillenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thimothée Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13010284⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 209, pp.118464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742524v1</w:t>
+                <w:t xml:space="preserve">hal-04742513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy performance and optimization potential of refrigeration plants in free cooling operation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frank Tillenkamp</w:t>
+                <w:t xml:space="preserve">Error Analysis of QUB Method in Non-Ideal Conditions during the Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moomal Qureshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.118464⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13133398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742513v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Analysis of QUB Method in Non-Ideal Conditions during the Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal circuits assembling and state-space extraction for modelling heat transfer in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Ahmad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moomal Qureshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13133398⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.117019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.117019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742519v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal circuits assembling and state-space extraction for modelling heat transfer in buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization potential index (OPI): An evaluation method for performance assessment and optimization potential of chillers in HVAC plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Tillenkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Krütli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naveed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 195, pp.117019. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.114111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2020.117019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600778v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of experiments for Quick U-building method for building energy performance measurement</w:t>
               </w:r>
@@ -2038,438 +2038,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency response limitation of heat flux meters</w:t>
+                <w:t xml:space="preserve">Study of Error Propagation in the Transformations of Dynamic Thermal Models of Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Naveros</w:t>
+                <w:t xml:space="preserve">Loic Raillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.P. Ruíz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.12.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.5636145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/5636145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567440v1</w:t>
+                <w:t xml:space="preserve">hal-01815746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Error Propagation in the Transformations of Dynamic Thermal Models of Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency response limitation of heat flux meters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Naveros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Raillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">D.P. Ruíz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.5636145. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.233-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/5636145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815746v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Ventilation Potential of Urban Buildings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Allard</w:t>
+                <w:t xml:space="preserve">Analyse psychrométrique des systèmes de climatisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.38-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815792v1</w:t>
+                <w:t xml:space="preserve">hal-03379788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse psychrométrique des systèmes de climatisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">Natural Ventilation Potential of Urban Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Germano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.49 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14733315.2005.11683698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379788v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical parameters identification of walls using ARX models obtained by deduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Naveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2555,64 +2555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order selection of thermal models by frequency analysis of measurements for building energy efficiency estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Naveros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 139, pp.230-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2640,501 +2640,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control of thermal comfort as a benchmark for controller performance</w:t>
+                <w:t xml:space="preserve">Gray-box identification of thermal transfer coefficients of desiccant wheels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+                <w:t xml:space="preserve">Roula Ghazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation in Construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.384-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.11.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autcon.2014.03.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986667v1</w:t>
+                <w:t xml:space="preserve">hal-00986666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gray-box identification of thermal transfer coefficients of desiccant wheels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">Linear algebra solution to psychometric analysis of air-conditioning systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.11.081⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74 (C), pp.555-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00986666v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear algebra solution to psychometric analysis of air-conditioning systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ghiaus</w:t>
+                <w:t xml:space="preserve">Model Predictive Control of thermal comfort as a benchmark for controller performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automation in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autcon.2014.03.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.07.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289400v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gray-box state-space model and parameter identification of desiccant wheels</w:t>
+                <w:t xml:space="preserve">causality issue in the heat balance method for calculating the design heating and cooling load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.Y. Hayyani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51 (1-2), pp.742-752</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (1), pp.292-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985303v1</w:t>
+                <w:t xml:space="preserve">hal-00985292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">causality issue in the heat balance method for calculating the design heating and cooling load</w:t>
+                <w:t xml:space="preserve">gray-box state-space model and parameter identification of desiccant wheels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roula Ghazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Hayyani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (1), pp.292-301</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1-2), pp.742-752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985292v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causality issue in the heat balance method for calculating the design heating and cooling load</w:t>
               </w:r>
@@ -3198,77 +3198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal temperature control of intermittently heated buildings using Model Predictive Control: Part I - Building modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.379-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3293,51 +3293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of multifunction multi-source solar systems by design of experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3375,77 +3375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal temperature control of intermittently heated buildings using Model Predictive Control: Part II - Control algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.388-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3496,51 +3496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pfafferrott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43, pp.2705-2711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3565,64 +3565,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of optimal thermal load of intermittently heated buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (8), pp.1248-1258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3673,51 +3673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Allery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3781,51 +3781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (6), pp.669-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4053,51 +4053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey-box identification of air-handling unit elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chicinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4142,872 +4142,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalence between the load curve and the free-running temperature in energy estimating methods</w:t>
+                <w:t xml:space="preserve">Potential for free-cooling by ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38 (5), pp.429-435</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (4), pp.402-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312203v1</w:t>
+                <w:t xml:space="preserve">hal-00312651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for free-cooling by ventilation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+                <w:t xml:space="preserve">Urban environment influence on natural ventilation potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Georgakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (4), pp.395-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2005.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312651v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban environment influence on natural ventilation potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Nicol</w:t>
+                <w:t xml:space="preserve">Modeling of water spray evaporation: Application to passive cooling of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (n.a.), pp.1540-1552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01815835v1</w:t>
+                <w:t xml:space="preserve">hal-00312160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of water spray evaporation: Application to passive cooling of buildings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+                <w:t xml:space="preserve">Experimental estimation of building energy performance by robust regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 80 (n.a.), pp.1540-1552</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (6), pp.582-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312160v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental estimation of building energy performance by robust regression</w:t>
+                <w:t xml:space="preserve">Equivalence between the load curve and the free-running temperature in energy estimating methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 38 (6), pp.582-587</w:t>
+              <w:t xml:space="preserve">, 2006, 38 (5), pp.429-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312204v1</w:t>
+                <w:t xml:space="preserve">hal-00312203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ventilation potential of urban buildings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Allard</w:t>
+                <w:t xml:space="preserve">Linear fuzzy-discriminant analysis applied to forecast ozone concentration classes in sea-breeze regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International journal of ventilation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (26), pp.4691-4702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312202v1</w:t>
+                <w:t xml:space="preserve">hal-01815822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear fuzzy-discriminant analysis applied to forecast ozone concentration classes in sea-breeze regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
+                <w:t xml:space="preserve">Urban environment influence on natural ventilation potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Georgakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (4), pp.395-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01815822v1</w:t>
+                <w:t xml:space="preserve">hal-00312184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban environment influence on natural ventilation potential</w:t>
+                <w:t xml:space="preserve">Linear fuzzy-discriminant analysis applied to forecast ozone concentration classes in sea-breeze regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 41 (4), pp.395-406</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (26), pp.4691-4702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312184v1</w:t>
+                <w:t xml:space="preserve">hal-00312205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear fuzzy-discriminant analysis applied to forecast ozone concentration classes in sea-breeze regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural ventilation potential of urban buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Germano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 39 (26), pp.4691-4702</w:t>
+              <w:t xml:space="preserve"> International journal of ventilation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (n.a.), pp.49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312205v1</w:t>
+                <w:t xml:space="preserve">hal-00312202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detectarea defectelor intr-o centrala de climatizare a aerului cu flux simplu (Détection des défauts dans une centrale de traitement de l'air double flux'')</w:t>
               </w:r>
@@ -5101,224 +5101,224 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-running building temperature and HVAC climatic suitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 35 (4), pp.405-411. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 35 (4), pp.405-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815799v1</w:t>
+                <w:t xml:space="preserve">hal-00312206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-running building temperature and HVAC climatic suitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 35 (4), pp.405-411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 35 (4), pp.405-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-7788(02)00110-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312206v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal settings of residential oil burners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 34 (1), pp.83-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5346,351 +5346,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy schedule control of a fan-coil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+                <w:t xml:space="preserve">Fuzzy model and control of a fan-coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (6), pp.545-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-7788(00)00097-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312209v1</w:t>
+                <w:t xml:space="preserve">hal-01815779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche d'évaluation du potentiel des systèmes passifs de rafra\^\ichissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 6 (n.a.), pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy model and control of a fan-coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 33 (6), pp.545-551. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 33 (6), pp.545-551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-7788(00)00097-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815779v1</w:t>
+                <w:t xml:space="preserve">hal-00312207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy model and control of a fan-coil</w:t>
+                <w:t xml:space="preserve">Fuzzy schedule control of a fan-coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33 (6), pp.545-551</w:t>
+              <w:t xml:space="preserve">International Journal of Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (n.a.), pp.131-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312207v1</w:t>
+                <w:t xml:space="preserve">hal-00312209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A template matching-based method for identifying the separation point of buoyant wall jets</w:t>
               </w:r>
@@ -5784,51 +5784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TEMPLATE MATCHING-BASED METHOD FOR IDENTIFYING THE SEPARATION POINT OF BUOYANT WALL JETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5901,365 +5901,365 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the indoor temperature field using a given air velocity distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghiaus</w:t>
+                <w:t xml:space="preserve">C.M. Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 34 (n.a.), pp.671-679</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 34 (6), pp.671-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0360-1323(98)00051-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312212v1</w:t>
+                <w:t xml:space="preserve">hal-01815756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the indoor temperature field using a given air velocity distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.G. Ghiaus</w:t>
+                <w:t xml:space="preserve">Fault diagnosis of air conditioning systems based on qualitative bond graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 30 (n.a.), pp.221-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0360-1323(98)00051-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01815756v1</w:t>
+                <w:t xml:space="preserve">hal-00312208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis of air conditioning systems based on qualitative bond graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 30 (n.a.), pp.221-232</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 30 (3), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-7788(98)00070-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312208v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis of air conditioning systems based on qualitative bond graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Ghiaus</w:t>
+                <w:t xml:space="preserve">Evaluation of the indoor temperature field using a given air velocity distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 34 (n.a.), pp.671-679</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-7788(98)00070-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01815760v1</w:t>
+                <w:t xml:space="preserve">hal-00312212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6277,77 +6277,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Management in Residential Dwellings: Forecasting Hot Water Demand with Hybrid Machine Learning Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ali Kachalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeniran Ademuwagun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 9th IEEE Workshop on the Electronic Grid (eGRID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Santa Fe, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6381,51 +6381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Hot Water Consumption Demand for Residential Dwellings Using Hybrid Regression Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ali Kachalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6548,178 +6548,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current issues in thermal load estimation</w:t>
+                <w:t xml:space="preserve">is it reasonable to calculate the thermal peak load using acausal models and short time steps?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Energy and Environment CIEM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Building simulation conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.2816-2822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986673v1</w:t>
+                <w:t xml:space="preserve">hal-00985585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">is it reasonable to calculate the thermal peak load using acausal models and short time steps?</w:t>
+                <w:t xml:space="preserve">Current issues in thermal load estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building simulation conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, aix-les-bains, France. pp.2816-2822</w:t>
+              <w:t xml:space="preserve">6th International Conference on Energy and Environment CIEM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985585v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal modeling of buildings - principles and limitations</w:t>
               </w:r>
@@ -6843,77 +6843,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">optimal simulation of intermittently heated buildings: part I-modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, SYDNEY, Australia. pp.2118-2124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6938,77 +6938,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">optimal simulation of intermittently heated buildings: part II-control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Penhouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, SYDNEY, Australia. pp.2133-2139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7152,929 +7152,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy performance estimation by using the free-running temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">On the physical meaning of minimization criterion for Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop of TEENERGY Schools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of 2010 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cluj-Napoca, Romania. pp.32 - 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986668v1</w:t>
+                <w:t xml:space="preserve">hal-00553892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the physical meaning of minimization criterion for Model Predictive Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ghiaus</w:t>
+                <w:t xml:space="preserve">Simulation aided design of multi-source, multifunction solar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2010 IEEE International Conference on Automation, Quality and Testing, Robotics (AQTR 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cluj-Napoca, Romania. pp.32 - 37</w:t>
+              <w:t xml:space="preserve">41st International Congress &amp; Exhibition on Heating, Refrigerating and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553892v1</w:t>
+                <w:t xml:space="preserve">hal-00986670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation aided design of multi-source, multifunction solar systems</w:t>
+                <w:t xml:space="preserve">Modèles de connaissance dans les problèmes inverses de thermo-aéraulique, dans la journée: Le bâtiment comme un nœud énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Congress &amp; Exhibition on Heating, Refrigerating and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Ecole thématique CNRS Conception de bâtiments optimisés par la simulation et le retour d'expérience SIMUREX 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986670v1</w:t>
+                <w:t xml:space="preserve">hal-00986669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de connaissance dans les problèmes inverses de thermo-aéraulique, dans la journée: Le bâtiment comme un nœud énergétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">Simulation Aided Design of Multi-Source, Multifunction Solar Systems, Multifunctional Approach: Space Heating, Space Cooling and Preparation of Domestic Hot Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique CNRS Conception de bâtiments optimisés par la simulation et le retour d'expérience SIMUREX 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cargese, France</w:t>
+              <w:t xml:space="preserve">CLIMA 2010 10th REHVA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.CD ROM R4-TS28-OP01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986669v1</w:t>
+                <w:t xml:space="preserve">hal-00553921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Aided Design of Multi-Source, Multifunction Solar Systems, Multifunctional Approach: Space Heating, Space Cooling and Preparation of Domestic Hot Water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A Method of Heating Systems Sizing for Discontinuously Occupied Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIMA 2010 10th REHVA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.CD ROM R4-TS28-OP01</w:t>
+              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.CD ROM R1-TS49-OP05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553921v1</w:t>
+                <w:t xml:space="preserve">hal-00554685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method of Heating Systems Sizing for Discontinuously Occupied Buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Optimization by Simulation of a Multi-Source, Multifunction Solar System, Multifunctional Approach: Space Heating, Space Cooling and Preparation of Domestic Hot Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIMA 2010 10th REHVA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.CD ROM R1-TS49-OP05</w:t>
+              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.CD ROM R4-TS28-OP02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554685v1</w:t>
+                <w:t xml:space="preserve">hal-00553925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization by Simulation of a Multi-Source, Multifunction Solar System, Multifunctional Approach: Space Heating, Space Cooling and Preparation of Domestic Hot Water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Ghiaus</w:t>
+                <w:t xml:space="preserve">Energy performance estimation by using the free-running temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMA 2010 10th REHVA World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Antalya, Turkey. pp.CD ROM R4-TS28-OP02</w:t>
+              <w:t xml:space="preserve">International Workshop of TEENERGY Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553925v1</w:t>
+                <w:t xml:space="preserve">hal-00986668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">building heating demand evaluation with a simple polynomial function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issa Jaffal</w:t>
+                <w:t xml:space="preserve">Building heating demand evaluation with a simple polynomial function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème international healthy building conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, syracuse, United States. 8 p</w:t>
+              <w:t xml:space="preserve">9th International Healthy Building Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010035v1</w:t>
+                <w:t xml:space="preserve">hal-00536353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified statistical method to predict building annual heating demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Istanbul, Turkey. pp.553-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building heating demand evaluation with a simple polynomial function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Ghiaus</w:t>
+                <w:t xml:space="preserve">sizing the heat source in variable occupied buildings by using the dynamic matrix method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Healthy Building Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">40th international HVAC congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, belgrade, Serbia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536353v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sizing the heat source in variable occupied buildings by using the dynamic matrix method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">building heating demand evaluation with a simple polynomial function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Jaffal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th international HVAC congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, belgrade, Serbia. 8 p</w:t>
+              <w:t xml:space="preserve">9ème international healthy building conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, syracuse, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985342v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified envelope thermal modelling method based on the design of experiments</w:t>
               </w:r>
@@ -8086,51 +8086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 th AIVC International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Kyoto, Japan. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8155,51 +8155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order model for air temperature control in indoor spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Passive and Low Energy Cooling Conference (PALENC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Crête, Greece. pp.924-928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8218,122 +8218,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order model for air temperature control in indoor spaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+                <w:t xml:space="preserve">Control of temperatures in indoor spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creete, Greece</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. p. 924-928</w:t>
+              <w:t xml:space="preserve">2nd Passive and Low Energy Cooling Conference (PALENC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Crête, Greece. pp.919-923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312581v1</w:t>
+                <w:t xml:space="preserve">hal-00351515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of temperature in air-conditioned indoor spaces using reduced order model</w:t>
               </w:r>
@@ -8408,96 +8382,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of temperatures in indoor spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Ghiaus</w:t>
+                <w:t xml:space="preserve">Reduced order model for air temperature control in indoor spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Passive and Low Energy Cooling Conference (PALENC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Crête, Greece. pp.919-923</w:t>
+              <w:t xml:space="preserve">Creete, Greece</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. p. 924-928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351515v1</w:t>
+                <w:t xml:space="preserve">hal-00312581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey model identification of constant volume air handling unit. Part 1: Discrete models</w:t>
               </w:r>
@@ -8667,342 +8667,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical prediction of the indoor O3 concentration level in eight schools in La Rochelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Iordache</w:t>
+                <w:t xml:space="preserve">Estimation of energy performance of buildings by using the free-running temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th REHVA World Congress CLIMA 2005, Lausanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Proceedings of the 36th International HVAC\R Congress, Belgrade, Serbia, 30 November</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, France. pp.148-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312669v1</w:t>
+                <w:t xml:space="preserve">hal-00312659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of energy performance of buildings by using the free-running temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Natural ventilation of urban buildings - summary of URBVENT project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Georgakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 36th International HVAC\R Congress, Belgrade, Serbia, 30 November</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, France. pp.148-160</w:t>
+              <w:t xml:space="preserve">Proceedings of 1st International conferece Passive and Low Energy cooling for Built Environment PALENC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312659v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural ventilation of urban buildings - summary of URBVENT project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical prediction of the indoor ozone concentration in eight schools in La Rochelle, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 1st International conferece Passive and Low Energy cooling for Built Environment PALENC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.29-34</w:t>
+              <w:t xml:space="preserve">Clima 2005, 8th REVA World Congress, Lausanne, CH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312394v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey-box identification of air-handling unit elements</w:t>
               </w:r>
@@ -9077,165 +9077,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical prediction of the indoor ozone concentration in eight schools in La Rochelle, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Statistical prediction of the indoor O3 concentration level in eight schools in La Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clima 2005, 8th REVA World Congress, Lausanne, CH</w:t>
+              <w:t xml:space="preserve">8th REHVA World Congress CLIMA 2005, Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312606v1</w:t>
+                <w:t xml:space="preserve">hal-00312669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria assessment of the natural ventilation potential of a building in an urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Germano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9267,398 +9267,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear discriminant analysis applied to forecast ozone concentration classes in sea-breeze regime</w:t>
+                <w:t xml:space="preserve">Evaluation of the indoor temperature field using a given air velocity distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC5 5th Intl. Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Workshop Matlab/Simulink Building and HVAC simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312454v1</w:t>
+                <w:t xml:space="preserve">hal-00312455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the indoor temperature field using a given air velocity distribution</w:t>
+                <w:t xml:space="preserve">Statistical interpretation of the results of building simulation and its use in design decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Ghiaus</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Matlab/Simulink Building and HVAC simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Building Simulation'03 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, France. pp.387-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312455v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical interpretation of the results of building simulation and its use in design decisions</w:t>
+                <w:t xml:space="preserve">Dynamic compensation of feed-forward control of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation'03 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, France. pp.387-390</w:t>
+              <w:t xml:space="preserve">CISBAT 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312446v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic compensation of feed-forward control of buildings</w:t>
+                <w:t xml:space="preserve">Linear discriminant analysis applied to forecast ozone concentration classes in sea-breeze regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Inard</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ca\&amp;quot;\ini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">ICUC5 5th Intl. Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312456v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural ventilation for health, comfort and energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9722,51 +9722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation statistique des résultats de simulations de comportement thermique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ2003, VI-e Colloque Interuniversitaire Franco-Québécois, Thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, France. pp.11-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9785,903 +9785,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for natural ventilation in urban context: an assessment method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Assessing climatic suitability to natural ventilation by using global and satellite climatic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIC 2002, AIVC Conference Energy efficient and healthy buildings in sustainable cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, France. pp.519-524</w:t>
+              <w:t xml:space="preserve">8th International Conference on Air Distribution in Rooms, RoomVent'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, France. pp.625-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312442v1</w:t>
+                <w:t xml:space="preserve">hal-00312447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing climatic suitability to natural ventilation by using global and satellite climatic data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Passive ventilation cooling in urban buildings: an estimation of potential environmental impact and benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolokotroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Nichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Air Distribution in Rooms, RoomVent'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, France. pp.625-628</w:t>
+              <w:t xml:space="preserve">EPIC 2002, AIVC Conference Energy efficient and healthy buildings in sustainable cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, France. pp.531-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312447v1</w:t>
+                <w:t xml:space="preserve">hal-00312501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive ventilation cooling in urban buildings: an estimation of potential environmental impact and benefits</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Methodology of Evaluation of Natural Ventilation Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIC 2002, AIVC Conference Energy efficient and healthy buildings in sustainable cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, France. pp.531-536</w:t>
+              <w:t xml:space="preserve">Forum International sur les Energies Renouvelables (FIER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312501v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of Evaluation of Natural Ventilation Potential</w:t>
+                <w:t xml:space="preserve">Assessment of natural ventilation potential of a region using degree-days estimated on global weather data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum International sur les Energies Renouvelables (FIER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">EPIC 2002, AIVC Conference Energy efficient and healthy buildings in sustainable cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, France. pp.475-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312453v1</w:t>
+                <w:t xml:space="preserve">hal-00312448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of natural ventilation potential of a region using degree-days estimated on global weather data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential for natural ventilation in urban context: an assessment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alain Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Germano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIC 2002, AIVC Conference Energy efficient and healthy buildings in sustainable cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, France. pp.475-480</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Indoor Air Quality and Climate, Jun 2002, Monterey, California, United States. pp.830-835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312448v1</w:t>
+                <w:t xml:space="preserve">hal-04466923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for natural ventilation in urban context: an assessment method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Germano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-A. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Indoor Air Quality and Climate, Jun 2002, Monterey, California, United States. pp.830-835</w:t>
+              <w:t xml:space="preserve">EPIC 2002, AIVC Conference Energy efficient and healthy buildings in sustainable cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, France. pp.519-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466923v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Settings of Reseidential Oil Burners by Using Response Surface Methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Sol-Vent : Development of Strategies for the Efficient Use of Solar Passive Ventilation in Urban Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kolokotroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santamouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Papafonstantantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Georkakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th REHVA World Congress CLIMA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2001, France. pp.217-225</w:t>
+              <w:t xml:space="preserve">, Sep 2001, France. pp.39-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312449v1</w:t>
+                <w:t xml:space="preserve">hal-00312500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Vent : Development of Strategies for the Efficient Use of Solar Passive Ventilation in Urban Buildings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Optimal Settings of Reseidential Oil Burners by Using Response Surface Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ghiaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th REHVA World Congress CLIMA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2001, France. pp.39-52</w:t>
+              <w:t xml:space="preserve">, Sep 2001, France. pp.217-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312500v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du point de fonctionnement d'un brûleur à l'aide de la méthode des surfaces de réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Belarbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème Colloque Inter universitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, France. pp.389-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10732,51 +10732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Robitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10808,351 +10808,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle statistique de prédiction du transfert des polluants atmosphériques de l'extérieur vers l'intérieur des espaces habitables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Statistical prediction model of the outdoor/indoor air pollutant transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Iordache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des associations du Génie Civil et Urbain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, France. pp.117-124</w:t>
+              <w:t xml:space="preserve">ROOMVENT 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, France. pp.1219-1224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312485v1</w:t>
+                <w:t xml:space="preserve">hal-00312484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical prediction model of the outdoor/indoor air pollutant transfer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La prévision des pics d'ozone en régime de brise à l'aide de la modélisation neuro-floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROOMVENT 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, France. pp.1219-1224</w:t>
+              <w:t xml:space="preserve">Journées thématiques Automatique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312484v1</w:t>
+                <w:t xml:space="preserve">hal-00312451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévision des pics d'ozone en régime de brise à l'aide de la modélisation neuro-floue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle statistique de prédiction du transfert des polluants atmosphériques de l'extérieur vers l'intérieur des espaces habitables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Iordache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques Automatique et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, France. pp.n.a</w:t>
+              <w:t xml:space="preserve">Forum des associations du Génie Civil et Urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312451v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00312485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating the separation point of nonisothermal wall jets using computer vision</w:t>
               </w:r>
@@ -11164,51 +11164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Robitu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11278,64 +11278,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Ventilation in High-density Cities in Designing High-density Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Szucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11366,64 +11366,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural ventilation in &amp;quot;Building Ventilation: the state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Santamoouris&amp; P Wouters Edit, Earthscan, London, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11454,51 +11454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Ventilation in the Urban Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earthscan, pp.n.a., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11791,51 +11791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Ventilation in High-Density Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ghiaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12474,51 +12474,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD746055"/>
+    <w:nsid w:val="B9D7D87A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12705,51 +12705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cghiaus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5561-1245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088073637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68336780" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083910587" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-1307-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2025.100781" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874985v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2441385" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ali Kachalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeniran Ademuwagun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi Babajide Odeyinde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Baseer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.105336" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.125799" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Viala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020902" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1995498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moomal Qureshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Brenner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tillenkamp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;tli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114111" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Thiery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13010284" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118464" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133398" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alzetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1561753" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.03.168" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naveros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Ru&#237;z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Raillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5636145" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghiaus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Roulet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2005.11683698" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Ruiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casta&#241;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.09.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penhouet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2014.03.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9SN09NZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986666v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ghazal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.081" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQ30CNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289400v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.07.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Hayyani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.10.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jabbour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfafferrott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaffal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chicinas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395834v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chicinas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312651v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815835v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santamouris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgakis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2005.02.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVXG1B74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ghiaus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312202v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815822v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.04.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BRSRWZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312205v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domsa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815799v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(02)00110-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(01)00082-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312209v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(00)00097-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312207v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Meraim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Robitu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815775v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robitu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v7.i1.30" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312212v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiaus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815756v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ghiaus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Ghiaus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(98)00051-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR0WPB9B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(98)00070-X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVJB1XXG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eGRID62045.2024.10842758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838039v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GESS63533.2024.10784974" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985585v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986672v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985364v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harukazu Yoshino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pietilainen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986670v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986669v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553921v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554685v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553925v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010035v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Jaffal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536068v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536353v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985342v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312581v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351515v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312318v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312669v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iordache" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312659v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312394v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312606v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312441v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312454v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ca\&amp;amp;quot;\ini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312446v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mansouri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312445v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312442v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312447v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolokotroni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Watkins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nichou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312453v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312448v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466923v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Roulet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Germano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312449v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312500v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papafonstantantinou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georkakis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312484v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312451v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gazeau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542311v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szucs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312067v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312068v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Postavaru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578578v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995043v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassioupoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995046v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437632v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387079v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6de0ac7420c4aba4947644755e07b84d572deb36;origin=https://hal.archives-ouvertes.fr/hal-05387079;visit=swh:1:snp:ceb2519b8be922a90fe69827eab42a0efde68c3e;anchor=swh:1:rel:21644e0071f6b55f41ce5f059efd81703791728c;path=/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:99b492d6486ed54a57e2e509a38058cd996f226c;origin=https://hal.archives-ouvertes.fr/hal-04428659;visit=swh:1:snp:8c8e070a8b9ea6137f6ebd61a434f1171aa310d5;anchor=swh:1:rel:f1fafe143774eb099743bc2ef7db0f9a9b568827;path=/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8112c14912b5186b4c81effddeb80d74437a9b5;origin=https://hal.archives-ouvertes.fr/hal-04428725;visit=swh:1:snp:4bc61c3a49161b7191b1996acd1060d29b833dd5;anchor=swh:1:rel:9c8059a3d1be309844f4c9241ae65731fd4ec60b;path=/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b1c8a3060c67c10bd971028785592487894776d4;origin=https://hal.archives-ouvertes.fr/hal-04428702;visit=swh:1:snp:5049227eab50b71743e231d92c95c19728d52fba;anchor=swh:1:rel:d7b051a9c19c68b2a2876f473115f7a42e189477;path=/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ea35db5b1e69046ed0569585ff7297c50bc3fcd2;origin=https://hal.archives-ouvertes.fr/hal-04428808;visit=swh:1:snp:175a45b84d367121f9d82792505acfebb0578a23;anchor=swh:1:rel:afa360cd1b5e89632f48693df156f8015fe60fab;path=/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cghiaus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5561-1245" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088073637" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/68336780" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083910587" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-1307-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ghiaus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2025.100781" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ali Kachalla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeniran Ademuwagun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olufemi Babajide Odeyinde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Baseer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.105336" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.125799" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874985v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2024.2441385" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17020443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338961v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Viala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Gauthier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16020902" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1995498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moomal Qureshi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106834" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411221v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz Brenner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Tillenkamp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.07.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Thiery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13010284" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742513v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.118464" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742519v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133398" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kr&#252;tli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Alzetto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1561753" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raillon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.03.168" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Raillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/5636145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567440v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naveros" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Ru&#237;z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.12.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Germano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghiaus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-A. Roulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14733315.2005.11683698" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236357v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Ruiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casta&#241;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2015.09.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.11.033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roula Ghazal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.11.081" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQ30CNP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289400v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.07.021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penhouet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2014.03.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9SN09NZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Hayyani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.10.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732243v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jabbour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683872v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Inard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pfafferrott" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sempey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jaffal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315316v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Allery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chicinas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395834v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chicinas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Allard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santamouris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georgakis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2005.02.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVXG1B74-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312160v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Belarbi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ghiaus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312204v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.04.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BRSRWZS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312184v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domsa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinca Nastase" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312206v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(02)00110-X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815812v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(01)00082-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(00)00097-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312161v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312207v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312209v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abed-Meraim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Robitu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815775v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robitu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.v7.i1.30" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815756v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ghiaus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Ghiaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(98)00051-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR0WPB9B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815760v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-7788(98)00070-X" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVJB1XXG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghiaus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eGRID62045.2024.10842758" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838039v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GESS63533.2024.10784974" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413467v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985585v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986672v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985364v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harukazu Yoshino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchao Jiang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pietilainen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986670v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986669v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554685v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553925v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986668v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536353v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536068v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985342v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010035v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Jaffal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351516v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312582v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312581v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312318v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312659v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312394v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312606v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Iordache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Blondeau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312393v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312669v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312441v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312455v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312456v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ca\&amp;amp;quot;\ini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mansouri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312445v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312447v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312501v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolokotroni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Watkins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nichou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312448v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alain Roulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Germano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312442v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312500v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Papafonstantantinou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georkakis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312457v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312451v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gazeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312458v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542311v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szucs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312067v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312068v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Postavaru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578578v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76477-7_5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995043v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassioupoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995046v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agota Szucs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437632v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387079v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6de0ac7420c4aba4947644755e07b84d572deb36;origin=https://hal.archives-ouvertes.fr/hal-05387079;visit=swh:1:snp:ceb2519b8be922a90fe69827eab42a0efde68c3e;anchor=swh:1:rel:21644e0071f6b55f41ce5f059efd81703791728c;path=/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428659v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:99b492d6486ed54a57e2e509a38058cd996f226c;origin=https://hal.archives-ouvertes.fr/hal-04428659;visit=swh:1:snp:8c8e070a8b9ea6137f6ebd61a434f1171aa310d5;anchor=swh:1:rel:f1fafe143774eb099743bc2ef7db0f9a9b568827;path=/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428725v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8112c14912b5186b4c81effddeb80d74437a9b5;origin=https://hal.archives-ouvertes.fr/hal-04428725;visit=swh:1:snp:4bc61c3a49161b7191b1996acd1060d29b833dd5;anchor=swh:1:rel:9c8059a3d1be309844f4c9241ae65731fd4ec60b;path=/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428702v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b1c8a3060c67c10bd971028785592487894776d4;origin=https://hal.archives-ouvertes.fr/hal-04428702;visit=swh:1:snp:5049227eab50b71743e231d92c95c19728d52fba;anchor=swh:1:rel:d7b051a9c19c68b2a2876f473115f7a42e189477;path=/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428808v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ea35db5b1e69046ed0569585ff7297c50bc3fcd2;origin=https://hal.archives-ouvertes.fr/hal-04428808;visit=swh:1:snp:175a45b84d367121f9d82792505acfebb0578a23;anchor=swh:1:rel:afa360cd1b5e89632f48693df156f8015fe60fab;path=/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>