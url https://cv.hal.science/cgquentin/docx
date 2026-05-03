--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1188,290 +1188,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the wave age dependence of wind stress over pure wind seas</w:t>
+                <w:t xml:space="preserve">Directional wave measurements from three wave sensors during the FETCH experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William M. Drennan</w:t>
+                <w:t xml:space="preserve">Heidi Pettersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans C. Graber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gwenaëlle Quentin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo K. Kahma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 108 (C3), pp.8062. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2000JC000715⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 108, pp.8061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001JC001164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734948v1</w:t>
+                <w:t xml:space="preserve">hal-00734947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directional wave measurements from three wave sensors during the FETCH experiment</w:t>
+                <w:t xml:space="preserve">On the wave age dependence of wind stress over pure wind seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Pettersson</w:t>
+                <w:t xml:space="preserve">William M. Drennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans C. Graber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gwenaëlle Quentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 108, pp.8061. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 108 (C3), pp.8062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000JC000715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2001JC001164⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734947v1</w:t>
+                <w:t xml:space="preserve">hal-00734948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3326,51 +3326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Caires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A. Donelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William M. Drennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Hauser; K. Kahma; H. Krogstad; S. Monbaliu; S. Lehner et L. Wyatt. COST Office, pp.465, 2005, COST 714; EUR 21367, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3545,64 +3545,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gwenaëlle Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimmo K. Kahma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Pettersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Drennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4302,51 +4302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02559129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mantovani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Corgnati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Horstmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rubio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Reyes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01813542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Griffa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2018-20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gwena&#235;lle Quentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2015.1087184" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orfila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sayol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2366294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Auvergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bodin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boisnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-T Buey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaintreuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810860" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911933" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734948v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Drennan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C. Graber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000715" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59LH0M2B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pettersson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K. Kahma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoulle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Reyes-Reyes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Rammou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Zervakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Kokkini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gagelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.~g. Quentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cautain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Meunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guterman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llebaria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.616396" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Quentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cautain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Barstow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Bidlot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Caires" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Donelan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25607/OBP-811" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Drennan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molcard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02559129v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mantovani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Corgnati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Horstmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rubio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Reyes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01813542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Berta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bellomo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Griffa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Magaldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Molcard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-2018-20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01713574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gwena&#235;lle Quentin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zakardjian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rubio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mader" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Griffa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Griffa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Falco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2015.1087184" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Orfila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sayol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marmain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2366294" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Auvergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bodin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boisnard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-T Buey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaintreuil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810860" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911933" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pettersson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans C. Graber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo K. Kahma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001164" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Drennan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JC000715" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-59LH0M2B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Dumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoulle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171401" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373337v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Reyes-Reyes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Rammou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Zervakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Kokkini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131489v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forget" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gagelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.~g. Quentin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cautain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Meunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guterman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llebaria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.616396" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Quentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cautain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Barstow" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raymond Bidlot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Caires" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Donelan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25607/OBP-811" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151339v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151331v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Drennan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151345v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065573v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145568v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Molcard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>