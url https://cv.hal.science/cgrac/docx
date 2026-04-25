--- v0 (2026-03-14)
+++ v1 (2026-04-25)
@@ -1422,821 +1422,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quality-aware spatial data warehouse for querying hydroecological data</w:t>
+                <w:t xml:space="preserve">Un système décisionnel pour l’analyse de la qualité des eaux de rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+                <w:t xml:space="preserve">Kamal Boulil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Serrano</w:t>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Molla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (3), pp.143-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223918v1</w:t>
+                <w:t xml:space="preserve">hal-01168753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système décisionnel pour l’analyse de la qualité des eaux de rivières</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Experimental study of uncertainties on the macrophyte index (IBMR) based on species identification and cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Wiederkehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.242-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168753v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of uncertainties on the macrophyte index (IBMR) based on species identification and cover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Grac</w:t>
+                <w:t xml:space="preserve">A quality-aware spatial data warehouse for querying hydroecological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Labat</w:t>
+                <w:t xml:space="preserve">Guilhem Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.10.021⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (part A), pp.126 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2015.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01090295v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminant temporal patterns for linking physico-chemistry and biology in hydro-ecosystem assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+                <w:t xml:space="preserve">Le projet Fresqueau. Exploiter les données massives concernant les cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3), pp.169-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090331v1</w:t>
+                <w:t xml:space="preserve">hal-01581464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Fresqueau. Exploiter les données massives concernant les cours d'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional modeling and analysis of large and complex watercourse data: an OLAP-based solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Boulil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581464v1</w:t>
+                <w:t xml:space="preserve">hal-01057105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional modeling and analysis of large and complex watercourse data: an OLAP-based solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Boulil</w:t>
+                <w:t xml:space="preserve">Discriminant temporal patterns for linking physico-chemistry and biology in hydro-ecosystem assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24, pp.30. </w:t>
+              <w:t xml:space="preserve">, 2014, 24, pp.210-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057105v1</w:t>
+                <w:t xml:space="preserve">hal-01090331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d'information pour le suivi et l'évaluation de la qualité des cours d'eau -- Application à l'hydro-écorégion de la plaine d'Alsace</w:t>
               </w:r>
@@ -2731,1175 +2731,1175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Heavy Metals, Pesticides and Emergent pollutants content in the Tula river Mexico</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new data mining approach to understand the river ecological status: first large application of closed partially ordered patterns on French aquatic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnes Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the the 10th European Symposium for Freshwater Sciences (SEFS10)</w:t>
+              <w:t xml:space="preserve">10° Symposium for European Freshwater, Olomouc, République Thèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856032v1</w:t>
+                <w:t xml:space="preserve">hal-03108094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly-dug ponds destined for pond turtles greatly benefit benthic macro-invertebrate communities, moreso if they were planted</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principled Data Preprocessing: Application to Biological Aquatic Indicators of Water Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Fernandez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eva Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Armienta Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">0° Symposium for European Freshwater, Olomouc, République Thèque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 28th International Workshop on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2017.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022772v1</w:t>
+                <w:t xml:space="preserve">hal-01855746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new data mining approach to understand the river ecological status: first large application of closed partially ordered patterns on French aquatic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Heavy Metals, Pesticides and Emergent pollutants content in the Tula river Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Carmina Serrano Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Armienta Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10° Symposium for European Freshwater, Olomouc, République Thèque</w:t>
+              <w:t xml:space="preserve">Proceedings of the the 10th European Symposium for Freshwater Sciences (SEFS10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108094v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principled Data Preprocessing: Application to Biological Aquatic Indicators of Water Pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Newly-dug ponds destined for pond turtles greatly benefit benthic macro-invertebrate communities, moreso if they were planted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Balderas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 28th International Workshop on Database and Expert Systems Applications (DEXA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">0° Symposium for European Freshwater, Olomouc, République Thèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855746v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modeling (Upper Rhine, France, Rohrschollen island)</w:t>
+                <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modelling (Upper Rhine, France, Rohrschollen island).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tremolières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467726v1</w:t>
+                <w:t xml:space="preserve">hal-01265842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique d’une ancienne gravière en plaine alluviale rhénane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurométropole de Strasbourg, Université de Strasbourg, Laboratoire Image Ville Environnement, Mar 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests de prédation de la moule zébrée Dreissena polymorpha par la cistude d’Europe Emys orbicularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Techniques « Cistudes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Départermantal du Bas-Rhin, Feb 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration fonctionnelle de l’hydrosystème de la Réserve Naturelle de l’île du Rohrschollen (Rhin supérieur, Bas-Rhin, LIFE08 NAT/F/00471).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurométropole de Strasbourg, Université de Strasbourg, Laboratoire Image Ville Environnement, Mar 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modelling (Upper Rhine, France, Rohrschollen island).</w:t>
+                <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modeling (Upper Rhine, France, Rohrschollen island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, LYON, France</w:t>
+              <w:t xml:space="preserve">IS Rivers 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265842v1</w:t>
+                <w:t xml:space="preserve">hal-05467726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la biomasse disponible en macro-invertébrés aquatiques susceptible de nourrir les cistudes d’Europe relâchées sur le site alsacien du Woerr (Nord Est de la France) : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staentzel Cybill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale, Journées Scientifiques et Techniques « Cistudes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Départermantal du Bas-Rhin, Feb 2015, Strasbourg, France</w:t>
@@ -3928,64 +3928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site d’Etude en Ecologie Globale du Woerr: approche multicritère d’un programme de relâcher de cistudes d'Europe en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,1403 +4047,1403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration fonctionnelle d'une annexe hydraulique rhénane : le Bauerngrundwasser sur l'île du Rohrschollen (France).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+                <w:t xml:space="preserve">Gravel pit rehabilitation and recovery of ecosystems services in the Upper Rhin floodplain: an experimental study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staentzel Cybill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Rever.5 : REVER et CONCILIER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">9th European conference on Ecological Restauration (SER 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, OULU, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004350v1</w:t>
+                <w:t xml:space="preserve">hal-01266273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration hydromorphologique fonctionnelle d'une anastomose rhénane : trajectoire temporelle, monitoring pré-restauration, modélisation (Réserve Naturelle du Rohrschollen, Bauerngrundwasser)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Restoration of the Old Rhine (France) through controlled bank erosion and sediment injection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staentzel Cybill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Environnementale Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Image Ville Environnement, Dec 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9th European conference on Ecological Restauration (SER 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, OULU, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266288v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'Expérience sur la constitution d'un système d'information multi-source pour l'étude de la qualité de l'eau dans le cadre du projet ANR FRESQUEAU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Data processing for controlling data quality on surface water quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Carmina Serrano Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Herrmann</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Armienta Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques ENGEES-ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Inforsid - Atelier SI et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592018v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique du projet de restauration de la dynamique des habitats alluviaux de l’île du Rohrschollen : fonctionnement de pré- et post-restauration, perspectives de modélisation interdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restauration fonctionnelle d’une annexe hydraulique rhénane: le Bauerngrundwasser sur l’île du Rohrschollen (LIFE08 NAT/F/000471)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Longchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission scientifique des réserves naturelles de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nogent sur Vernisson, France</w:t>
+              <w:t xml:space="preserve">5ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266289v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional hydromorphological restoration of a Rhine anastomosing channel (Upper Rhine, France): implications of the temporal trajectory and interdisciplinary monitoring for evaluating pre-restoration state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: EFESE - Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris - La défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravel pit rehabilitation and recovery of ecosystems services in the Upper Rhin floodplain: an experimental study case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perrier</w:t>
+                <w:t xml:space="preserve">Restauration fonctionnelle d'une annexe hydraulique rhénane : le Bauerngrundwasser sur l'île du Rohrschollen (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European conference on Ecological Restauration (SER 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, OULU, Finland</w:t>
+              <w:t xml:space="preserve">Colloque Rever.5 : REVER et CONCILIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266273v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of the Old Rhine (France) through controlled bank erosion and sediment injection.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Restauration hydromorphologique fonctionnelle d'une anastomose rhénane : trajectoire temporelle, monitoring pré-restauration, modélisation (Réserve Naturelle du Rohrschollen, Bauerngrundwasser)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European conference on Ecological Restauration (SER 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, OULU, Finland</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Environnementale Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Image Ville Environnement, Dec 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266297v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data processing for controlling data quality on surface water quality assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
+                <w:t xml:space="preserve">Retour d'Expérience sur la constitution d'un système d'information multi-source pour l'étude de la qualité de l'eau dans le cadre du projet ANR FRESQUEAU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Aurora Armienta Hernandez</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid - Atelier SI et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, LYON, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques ENGEES-ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266265v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration fonctionnelle d’une annexe hydraulique rhénane: le Bauerngrundwasser sur l’île du Rohrschollen (LIFE08 NAT/F/000471)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi scientifique du projet de restauration de la dynamique des habitats alluviaux de l’île du Rohrschollen : fonctionnement de pré- et post-restauration, perspectives de modélisation interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, ROUEN, France</w:t>
+              <w:t xml:space="preserve">Commission scientifique des réserves naturelles de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nogent sur Vernisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266282v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedbacks on data collection, data modeling and data integration of large datasets: application to Rhin-Meuse and Rhone-Mediterranean districts (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Interdisciplinary monitoring of an hydromorphological restoration of a Rhine anastomosing channel. First results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS 2013 - 8th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t>
+              <w:t xml:space="preserve">La restauration hydromorphologique des cours d'eau : premiers enseignements du projet LIFE WALPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916431v1</w:t>
+                <w:t xml:space="preserve">hal-01004292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary monitoring of an hydromorphological restoration of a Rhine anastomosing channel. First results.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Zimmermann</w:t>
+                <w:t xml:space="preserve">Feedbacks on data collection, data modeling and data integration of large datasets: application to Rhin-Meuse and Rhone-Mediterranean districts (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La restauration hydromorphologique des cours d'eau : premiers enseignements du projet LIFE WALPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">SEFS 2013 - 8th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004292v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi index assessment of streams and associated uncertainties: application to macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5891,51 +5891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European conference on Ecological Restauration (SER 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5954,338 +5954,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of biological indices to pressures in the running waters of the Alsace floodplain (eastern France). Towards a proposal of a new tool for assessing ecological status of waterbodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une démarche fondée sur les treillis de Galois pour l'aide à la qualification de l'état des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pristavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Trémolières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th symposium for European Freshwater Sciences - SEFS 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">SIDE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France. pp.95-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438472v1</w:t>
+                <w:t xml:space="preserve">hal-00390697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche fondée sur les treillis de Galois pour l'aide à la qualification de l'état des milieux aquatiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of biological indices to pressures in the running waters of the Alsace floodplain (eastern France). Towards a proposal of a new tool for assessing ecological status of waterbodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pristavu</w:t>
+                <w:t xml:space="preserve">Photis Nobelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Michel Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Trémolières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIDE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Toulouse, France. pp.95-104</w:t>
+              <w:t xml:space="preserve">6th symposium for European Freshwater Sciences - SEFS 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390697v1</w:t>
+                <w:t xml:space="preserve">hal-00438472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of biological indices to pressures in the running waters of the Alsace floodplain (Eastern France). Towards a proposal of a new tool to assess ecological status of waterbodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photis Nobelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Trémolières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6474,618 +6474,618 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive ponds for mitigating effects of invasive crayfish in Western Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Schaffner</w:t>
+                <w:t xml:space="preserve">Benefits and adverse impacts of wetland restoration for species reintroduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Bosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Georges</w:t>
+                <w:t xml:space="preserve">R. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Čeirāns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaberek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Biodiversity Forum, Davos, Switzerland, 16-21 June 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730146v1</w:t>
+                <w:t xml:space="preserve">hal-04730118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and adverse impacts of wetland restoration for species reintroduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive ponds for mitigating effects of invasive crayfish in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina a E van der Zon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Georges</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Biodiversity Forum, Davos, Switzerland, 16-21 June 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730118v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des communautés de macro-invertébrés dans les bras restaurés du Rhin en plaine d'Alsace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albin Meyer</w:t>
+                <w:t xml:space="preserve">Predatory tests of the European pond turtle Emys orbicularis on the invasive zebra mussel Dreissena polymorpha.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. 2015</w:t>
+              <w:t xml:space="preserve">conference Research and conservation of European Herperofauna and its environment (Bombina bombina, Emys orbicumaris and Coronella austriaca)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Daugavpils, Latvia. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265611v1</w:t>
+                <w:t xml:space="preserve">hal-01265607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predatory tests of the European pond turtle Emys orbicularis on the invasive zebra mussel Dreissena polymorpha.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Georges</w:t>
+                <w:t xml:space="preserve">Colonisation par les macro-invertébrés de milieux lentiques nouvellement restaurés en Plaine d'Alsace.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conference Research and conservation of European Herperofauna and its environment (Bombina bombina, Emys orbicumaris and Coronella austriaca)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Daugavpils, Latvia. 2015</w:t>
+              <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265607v1</w:t>
+                <w:t xml:space="preserve">hal-01265862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation par les macro-invertébrés de milieux lentiques nouvellement restaurés en Plaine d'Alsace.</w:t>
+                <w:t xml:space="preserve">Suivi des communautés de macro-invertébrés dans les bras restaurés du Rhin en plaine d'Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265862v1</w:t>
+                <w:t xml:space="preserve">hal-01265611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7116,90 +7116,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience de constitution d’un système d’information multi-sources pour l’étude de la qualité de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7266,51 +7266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRESQUEAU – Livrable de la sous-tâche 4 – Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7375,103 +7375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique de la colonisation de la végétation aquatique et hélophytique dans le cadre des aménagements de la berge d'une ancienne gravière et évaluation de la communauté d’invertébrés aquatiques présente sur le site (zone du Woerr à Lauterbourg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Conseil Général du Bas-Rhin. 2014, pp.91-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7487,293 +7487,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux et dynamique de la colonisation de la végétation et des communautés d’invertébrés aquatiques dans le cadre des aménagements de la zone du Woerr à Lauterbourg</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recensement des données : collecte et conditions d'accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybill Staenzel</w:t>
+                <w:t xml:space="preserve">Lilia Berrahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] Conseil Général du Bas-Rhin. 2013, pp.78-78</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Consortium ICUBE - LHYGES - TETIS - LSIIT - LIRMM - Aquasscop - Aquabio. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293453v1</w:t>
+                <w:t xml:space="preserve">hal-01592006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recensement des données : collecte et conditions d'accès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat des lieux et dynamique de la colonisation de la végétation et des communautés d’invertébrés aquatiques dans le cadre des aménagements de la zone du Woerr à Lauterbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Berrahou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Cybill Staenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Consortium ICUBE - LHYGES - TETIS - LSIIT - LIRMM - Aquasscop - Aquabio. 2013</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Conseil Général du Bas-Rhin. 2013, pp.78-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592006v1</w:t>
+                <w:t xml:space="preserve">hal-05293453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration du protocole de suivi scientifique. Rapport intermédiaire du suivi scientifique dans le cadre du projet LIFE08 NAT/F/000471 RESTAURATION DE LA DYNAMIQUE DES HABITATS ALLUVIAUX RHENANS SUR L’ILE DU ROHRSCHOLLEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8076,51 +8076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Anna Elisabeth van der Zon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Paidere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aija Brakovska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina a E van der Zon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ricardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schaffner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/gr7phb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Madani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/ugpcmx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Meka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andris &#268;eir&#257;ns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihails Pupins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Skute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Nekrasova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muza Kirjusina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112771" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101921" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staentzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carmina Serrano Balderas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Armienta Hernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BCX746D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Wiederkehr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2799-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2015.1072927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.10.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDMR8TVB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.09.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari-Anne Van" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Razafindralay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Theissinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Labat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K a E van der Zon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108094v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Braud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Balderas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2017.27" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467726v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kern" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lonchampt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004350v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592018v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266273v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266297v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266282v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Longchampt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004292v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zimmermann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764287v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nica" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Nobelis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pristavu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730146v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bosson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#268;eir&#257;ns" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaberek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05233611v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fabregue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293453v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staenzel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592006v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Berrahou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02950933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAH015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Anna Elisabeth van der Zon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Paidere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aija Brakovska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina a E van der Zon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ricardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schaffner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/gr7phb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Madani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/ugpcmx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Meka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andris &#268;eir&#257;ns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihails Pupins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Skute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Nekrasova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muza Kirjusina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112771" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101921" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staentzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carmina Serrano Balderas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Armienta Hernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BCX746D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Wiederkehr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2799-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2015.1072927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.10.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDMR8TVB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.09.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari-Anne Van" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Razafindralay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Theissinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Labat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K a E van der Zon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Braud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Balderas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2017.27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856032v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kern" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265701v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lonchampt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266297v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266265v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Longchampt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zimmermann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764287v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nica" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pristavu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Nobelis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730118v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#268;eir&#257;ns" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaberek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bosson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05233611v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fabregue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Berrahou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staenzel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02950933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAH015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>