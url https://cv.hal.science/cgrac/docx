--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1042,290 +1042,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential application of macroinvertebrates indices in bioassessment of Mexican streams</w:t>
+                <w:t xml:space="preserve">Experimental study of the uncertainty of the intrasubstrate variability on two French index metrics based on macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Carmina Serrano Balderas</w:t>
+                <w:t xml:space="preserve">Juliane Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.007⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-016-2799-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410032v1</w:t>
+                <w:t xml:space="preserve">hal-01343051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the uncertainty of the intrasubstrate variability on two French index metrics based on macroinvertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential application of macroinvertebrates indices in bioassessment of Mexican streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Carmina Serrano Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Wiederkehr</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Aurora Armienta Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (2), pp.558-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-016-2799-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01343051v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-friendly rule extraction in large water data-sets with AOC posets and relational concept analysis</w:t>
               </w:r>
@@ -1553,90 +1553,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of uncertainties on the macrophyte index (IBMR) based on species identification and cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1827,416 +1827,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Fresqueau. Exploiter les données massives concernant les cours d'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminant temporal patterns for linking physico-chemistry and biology in hydro-ecosystem assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.210-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581464v1</w:t>
+                <w:t xml:space="preserve">hal-01090331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional modeling and analysis of large and complex watercourse data: an OLAP-based solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet Fresqueau. Exploiter les données massives concernant les cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguelonne Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (3), pp.169-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057105v1</w:t>
+                <w:t xml:space="preserve">hal-01581464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminant temporal patterns for linking physico-chemistry and biology in hydro-ecosystem assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
+                <w:t xml:space="preserve">Multidimensional modeling and analysis of large and complex watercourse data: an OLAP-based solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Boulil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24, pp.210-221. </w:t>
+              <w:t xml:space="preserve">, 2014, 24, pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2014.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090331v1</w:t>
+                <w:t xml:space="preserve">hal-01057105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système d'information pour le suivi et l'évaluation de la qualité des cours d'eau -- Application à l'hydro-écorégion de la plaine d'Alsace</w:t>
               </w:r>
@@ -2731,1037 +2731,1037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new data mining approach to understand the river ecological status: first large application of closed partially ordered patterns on French aquatic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Heavy Metals, Pesticides and Emergent pollutants content in the Tula river Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Carmina Serrano Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Armienta Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Braud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Desconnets</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10° Symposium for European Freshwater, Olomouc, République Thèque</w:t>
+              <w:t xml:space="preserve">Proceedings of the the 10th European Symposium for Freshwater Sciences (SEFS10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108094v1</w:t>
+                <w:t xml:space="preserve">hal-01856032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principled Data Preprocessing: Application to Biological Aquatic Indicators of Water Pollution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Newly-dug ponds destined for pond turtles greatly benefit benthic macro-invertebrate communities, moreso if they were planted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Balderas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 28th International Workshop on Database and Expert Systems Applications (DEXA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">0° Symposium for European Freshwater, Olomouc, République Thèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855746v1</w:t>
+                <w:t xml:space="preserve">hal-03022772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Heavy Metals, Pesticides and Emergent pollutants content in the Tula river Mexico</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new data mining approach to understand the river ecological status: first large application of closed partially ordered patterns on French aquatic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the the 10th European Symposium for Freshwater Sciences (SEFS10)</w:t>
+              <w:t xml:space="preserve">10° Symposium for European Freshwater, Olomouc, République Thèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856032v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly-dug ponds destined for pond turtles greatly benefit benthic macro-invertebrate communities, moreso if they were planted</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principled Data Preprocessing: Application to Biological Aquatic Indicators of Water Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eva Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Équille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Armienta Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">0° Symposium for European Freshwater, Olomouc, République Thèque</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 28th International Workshop on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2017.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022772v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modelling (Upper Rhine, France, Rohrschollen island).</w:t>
+                <w:t xml:space="preserve">Tests de prédation de la moule zébrée Dreissena polymorpha par la cistude d’Europe Emys orbicularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eschbach</w:t>
+                <w:t xml:space="preserve">Jean Yves Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schmitt</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, LYON, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques « Cistudes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Départermantal du Bas-Rhin, Feb 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265842v1</w:t>
+                <w:t xml:space="preserve">hal-01265708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique d’une ancienne gravière en plaine alluviale rhénane.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Combroux</w:t>
+                <w:t xml:space="preserve">Restauration fonctionnelle de l’hydrosystème de la Réserve Naturelle de l’île du Rohrschollen (Rhin supérieur, Bas-Rhin, LIFE08 NAT/F/00471).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lonchampt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Kern</w:t>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurométropole de Strasbourg, Université de Strasbourg, Laboratoire Image Ville Environnement, Mar 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265657v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests de prédation de la moule zébrée Dreissena polymorpha par la cistude d’Europe Emys orbicularis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modelling (Upper Rhine, France, Rohrschollen island).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Georges</w:t>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Quintard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Finaud-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques « Cistudes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Départermantal du Bas-Rhin, Feb 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265708v1</w:t>
+                <w:t xml:space="preserve">hal-01265842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration fonctionnelle de l’hydrosystème de la Réserve Naturelle de l’île du Rohrschollen (Rhin supérieur, Bas-Rhin, LIFE08 NAT/F/00471).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restauration écologique d’une ancienne gravière en plaine alluviale rhénane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eschbach</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Yves Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurométropole de Strasbourg, Université de Strasbourg, Laboratoire Image Ville Environnement, Mar 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265701v1</w:t>
+                <w:t xml:space="preserve">hal-01265657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional restoration of a Rhine anastomosing channel: temporal trajectory, initial state, post-restoration monitoring, modeling (Upper Rhine, France, Rohrschollen island)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3816,90 +3816,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la biomasse disponible en macro-invertébrés aquatiques susceptible de nourrir les cistudes d’Europe relâchées sur le site alsacien du Woerr (Nord Est de la France) : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staentzel Cybill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence nationale, Journées Scientifiques et Techniques « Cistudes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Départermantal du Bas-Rhin, Feb 2015, Strasbourg, France</w:t>
@@ -3928,64 +3928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site d’Etude en Ecologie Globale du Woerr: approche multicritère d’un programme de relâcher de cistudes d'Europe en Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,1416 +4047,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravel pit rehabilitation and recovery of ecosystems services in the Upper Rhin floodplain: an experimental study case</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perrier</w:t>
+                <w:t xml:space="preserve">Retour d'Expérience sur la constitution d'un système d'information multi-source pour l'étude de la qualité de l'eau dans le cadre du projet ANR FRESQUEAU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Rozan</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European conference on Ecological Restauration (SER 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, OULU, Finland</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques ENGEES-ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266273v1</w:t>
+                <w:t xml:space="preserve">hal-01592018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of the Old Rhine (France) through controlled bank erosion and sediment injection.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Suivi scientifique du projet de restauration de la dynamique des habitats alluviaux de l’île du Rohrschollen : fonctionnement de pré- et post-restauration, perspectives de modélisation interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European conference on Ecological Restauration (SER 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, OULU, Finland</w:t>
+              <w:t xml:space="preserve">Commission scientifique des réserves naturelles de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nogent sur Vernisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266297v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data processing for controlling data quality on surface water quality assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
+                <w:t xml:space="preserve">Functional hydromorphological restoration of a Rhine anastomosing channel (Upper Rhine, France): implications of the temporal trajectory and interdisciplinary monitoring for evaluating pre-restoration state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid - Atelier SI et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, LYON, France</w:t>
+              <w:t xml:space="preserve">Conference: EFESE - Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris - La défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266265v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration fonctionnelle d’une annexe hydraulique rhénane: le Bauerngrundwasser sur l’île du Rohrschollen (LIFE08 NAT/F/000471)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Restauration fonctionnelle d'une annexe hydraulique rhénane : le Bauerngrundwasser sur l'île du Rohrschollen (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lonchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, ROUEN, France</w:t>
+              <w:t xml:space="preserve">Colloque Rever.5 : REVER et CONCILIER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266282v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional hydromorphological restoration of a Rhine anastomosing channel (Upper Rhine, France): implications of the temporal trajectory and interdisciplinary monitoring for evaluating pre-restoration state</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Restauration hydromorphologique fonctionnelle d'une anastomose rhénane : trajectoire temporelle, monitoring pré-restauration, modélisation (Réserve Naturelle du Rohrschollen, Bauerngrundwasser)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: EFESE - Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris - La défense, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Environnementale Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Image Ville Environnement, Dec 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403766v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration fonctionnelle d'une annexe hydraulique rhénane : le Bauerngrundwasser sur l'île du Rohrschollen (France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Restauration fonctionnelle d’une annexe hydraulique rhénane: le Bauerngrundwasser sur l’île du Rohrschollen (LIFE08 NAT/F/000471)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Longchampt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Rever.5 : REVER et CONCILIER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">5ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004350v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration hydromorphologique fonctionnelle d'une anastomose rhénane : trajectoire temporelle, monitoring pré-restauration, modélisation (Réserve Naturelle du Rohrschollen, Bauerngrundwasser)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+                <w:t xml:space="preserve">Gravel pit rehabilitation and recovery of ecosystems services in the Upper Rhin floodplain: an experimental study case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staentzel Cybill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Zone Atelier Environnementale Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Image Ville Environnement, Dec 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9th European conference on Ecological Restauration (SER 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, OULU, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266288v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'Expérience sur la constitution d'un système d'information multi-source pour l'étude de la qualité de l'eau dans le cadre du projet ANR FRESQUEAU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Restoration of the Old Rhine (France) through controlled bank erosion and sediment injection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staentzel Cybill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Herrmann</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques ENGEES-ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">9th European conference on Ecological Restauration (SER 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, OULU, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592018v1</w:t>
+                <w:t xml:space="preserve">hal-01266297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique du projet de restauration de la dynamique des habitats alluviaux de l’île du Rohrschollen : fonctionnement de pré- et post-restauration, perspectives de modélisation interdisciplinaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
+                <w:t xml:space="preserve">Data processing for controlling data quality on surface water quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Carmina Serrano Balderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Berti-Equille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Aurora Armienta Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission scientifique des réserves naturelles de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nogent sur Vernisson, France</w:t>
+              <w:t xml:space="preserve">Inforsid - Atelier SI et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266289v1</w:t>
+                <w:t xml:space="preserve">hal-01266265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary monitoring of an hydromorphological restoration of a Rhine anastomosing channel. First results.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Zimmermann</w:t>
+                <w:t xml:space="preserve">Feedbacks on data collection, data modeling and data integration of large datasets: application to Rhin-Meuse and Rhone-Mediterranean districts (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Lilia Berrahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La restauration hydromorphologique des cours d'eau : premiers enseignements du projet LIFE WALPHY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">SEFS 2013 - 8th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004292v1</w:t>
+                <w:t xml:space="preserve">hal-00916431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedbacks on data collection, data modeling and data integration of large datasets: application to Rhin-Meuse and Rhone-Mediterranean districts (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">Interdisciplinary monitoring of an hydromorphological restoration of a Rhine anastomosing channel. First results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFS 2013 - 8th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Münster, Germany</w:t>
+              <w:t xml:space="preserve">La restauration hydromorphologique des cours d'eau : premiers enseignements du projet LIFE WALPHY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916431v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi index assessment of streams and associated uncertainties: application to macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Fabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5511,64 +5511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream multi-index assessment and associated uncertainties : application to macroinvertebrate and macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5891,51 +5891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European conference on Ecological Restauration (SER 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6474,618 +6474,618 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and adverse impacts of wetland restoration for species reintroduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive ponds for mitigating effects of invasive crayfish in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina a E van der Zon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Georges</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Biodiversity Forum, Davos, Switzerland, 16-21 June 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730118v1</w:t>
+                <w:t xml:space="preserve">hal-04730146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive ponds for mitigating effects of invasive crayfish in Western Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Schaffner</w:t>
+                <w:t xml:space="preserve">Benefits and adverse impacts of wetland restoration for species reintroduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Čeirāns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Bosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Georges</w:t>
+                <w:t xml:space="preserve">G. Chaberek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Biodiversity Forum, Davos, Switzerland, 16-21 June 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730146v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predatory tests of the European pond turtle Emys orbicularis on the invasive zebra mussel Dreissena polymorpha.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi des communautés de macro-invertébrés dans les bras restaurés du Rhin en plaine d'Alsace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Georges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Quintard</w:t>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conference Research and conservation of European Herperofauna and its environment (Bombina bombina, Emys orbicumaris and Coronella austriaca)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Daugavpils, Latvia. 2015</w:t>
+              <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265607v1</w:t>
+                <w:t xml:space="preserve">hal-01265611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation par les macro-invertébrés de milieux lentiques nouvellement restaurés en Plaine d'Alsace.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Fernandez</w:t>
+                <w:t xml:space="preserve">Predatory tests of the European pond turtle Emys orbicularis on the invasive zebra mussel Dreissena polymorpha.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. 2015</w:t>
+              <w:t xml:space="preserve">conference Research and conservation of European Herperofauna and its environment (Bombina bombina, Emys orbicumaris and Coronella austriaca)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Daugavpils, Latvia. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265862v1</w:t>
+                <w:t xml:space="preserve">hal-01265607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des communautés de macro-invertébrés dans les bras restaurés du Rhin en plaine d'Alsace</w:t>
+                <w:t xml:space="preserve">Colonisation par les macro-invertébrés de milieux lentiques nouvellement restaurés en Plaine d'Alsace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265611v1</w:t>
+                <w:t xml:space="preserve">hal-01265862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7375,103 +7375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dynamique de la colonisation de la végétation aquatique et hélophytique dans le cadre des aménagements de la berge d'une ancienne gravière et évaluation de la communauté d’invertébrés aquatiques présente sur le site (zone du Woerr à Lauterbourg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Conseil Général du Bas-Rhin. 2014, pp.91-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7615,90 +7615,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux et dynamique de la colonisation de la végétation et des communautés d’invertébrés aquatiques dans le cadre des aménagements de la zone du Woerr à Lauterbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cybill Staenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Conseil Général du Bas-Rhin. 2013, pp.78-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7716,64 +7716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration du protocole de suivi scientifique. Rapport intermédiaire du suivi scientifique dans le cadre du projet LIFE08 NAT/F/000471 RESTAURATION DE LA DYNAMIQUE DES HABITATS ALLUVIAUX RHENANS SUR L’ILE DU ROHRSCHOLLEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8076,51 +8076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Anna Elisabeth van der Zon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Paidere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aija Brakovska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina a E van der Zon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ricardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schaffner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/gr7phb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Madani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/ugpcmx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Meka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andris &#268;eir&#257;ns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihails Pupins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Skute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Nekrasova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muza Kirjusina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112771" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101921" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staentzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carmina Serrano Balderas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Armienta Hernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BCX746D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Wiederkehr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2799-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2015.1072927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.10.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDMR8TVB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581464v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057105v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.09.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari-Anne Van" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Razafindralay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Theissinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Labat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K a E van der Zon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108094v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Braud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Balderas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2017.27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856032v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022772v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kern" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265708v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265701v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lonchampt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266297v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266265v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Longchampt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403766v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592018v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266289v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004292v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zimmermann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764287v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nica" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pristavu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Nobelis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730118v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#268;eir&#257;ns" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaberek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730146v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bosson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265607v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265611v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05233611v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fabregue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Berrahou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staenzel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02950933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAH015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Anna Elisabeth van der Zon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Paidere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aija Brakovska" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107789" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina a E van der Zon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ricardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schaffner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/gr7phb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Madani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/ugpcmx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Meka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71823" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andris &#268;eir&#257;ns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihails Pupins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturs Skute" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Nekrasova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muza Kirjusina" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112771" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Braud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Herrmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2022.101921" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Staentzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3237" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Wiederkehr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2799-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carmina Serrano Balderas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Aurora Armienta Hernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BCX746D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265521v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2015.1072927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Boulil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.10.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDMR8TVB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Lilia Berrahou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalande" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Serrano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2015.09.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090331v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.09.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057105v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2014.07.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari-Anne Van" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Razafindralay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Theissinger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Labat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K a E van der Zon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Desconnets" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108094v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Braud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01855746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Balderas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2017.27" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265708v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quintard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lonchampt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265842v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Finaud-Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kern" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265804v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266289v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266288v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266282v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Longchampt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004292v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Zimmermann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880297v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764287v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nica" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266266v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pristavu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438472v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Photis Nobelis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107053v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730146v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bosson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. &#268;eir&#257;ns" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaberek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102727v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05233611v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fabregue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05295042v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Berrahou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staenzel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291179v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02950933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019STRAH015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>