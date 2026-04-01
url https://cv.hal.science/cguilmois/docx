--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -115,51 +115,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning basic mathematic skills in primary school: Testing the effectiveness of socio-constructivist and explicit instruction</w:t>
+                <w:t xml:space="preserve">Learning basic mathematic skills in primary school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Rohmer</w:t>
@@ -168,471 +168,475 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Poparoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">School Effectiveness and School Improvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 36 (4), pp.573-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09243453.2025.2536485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t>
+                <w:t xml:space="preserve">Enseignement socioconstructiviste versus enseignement explicite, comparaison de deux types d’enseignement : cas de l’apprentissage de la notion de division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
+                <w:t xml:space="preserve">Céline Guilmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Alì</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ramassamy</w:t>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (1), pp.53-74</w:t>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127383v1</w:t>
+                <w:t xml:space="preserve">hal-05519101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement socioconstructiviste versus enseignement explicite, comparaison de deux types d’enseignement : cas de l’apprentissage de la notion de division</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guilmois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Rohmer</w:t>
+                <w:t xml:space="preserve">Guilmois Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+                <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.53-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05519101v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser l’enseignement explicite pour enseigner les grandeurs et mesures de masse à des élèves avec troubles des fonctions cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 89-90, vol. 2 (3-4), pp.205-217. </w:t>
+              <w:t xml:space="preserve">, 2021, N°89-90,vol.2, pp.205 - 217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nresi.090.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412191v1</w:t>
+                <w:t xml:space="preserve">hal-05519047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je découvre et je fais. On me montre et je fais. Comment faire réussir les élèves de l’éducation prioritaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (3), pp.678-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -666,64 +670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective numeracy educational interventions for students from disadvantaged social background: a comparison of two teaching methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -796,64 +800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective numeracy educational interventions for students from disadvantaged social background: a comparison of two teaching methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -926,90 +930,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je découvre et je fais. On me montre et je fais. Comment faire réussir les élèves de l’éducation prioritaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (3), pp.678-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1092,77 +1096,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignant(e)s et éducateur(trice)s pendant le confinement (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilmois Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1349,51 +1353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois," TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Poparoch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243453.2025.2536485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0205" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803611.2020.1830119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois," TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Poparoch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243453.2025.2536485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0205" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803611.2020.1830119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>