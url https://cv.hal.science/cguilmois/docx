--- v1 (2026-04-01)
+++ v2 (2026-05-05)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Céline GUILMOIS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maitre de Conférence Université des antilles Inspé de la MartiniqueResponsable Master MEEF EED</w:t>
+        <w:t xml:space="preserve">Maitre de Conférence Université des Antilles Inspé de la MartiniqueResponsable Master MEEF EED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -384,682 +384,691 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 55 (1), pp.53-74</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.53-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.055.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser l’enseignement explicite pour enseigner les grandeurs et mesures de masse à des élèves avec troubles des fonctions cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N°89-90,vol.2, pp.205 - 217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nresi.090.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je découvre et je fais. On me montre et je fais. Comment faire réussir les élèves de l’éducation prioritaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (3), pp.678-692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24452/sjer.42.3.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective numeracy educational interventions for students from disadvantaged social background: a comparison of two teaching methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Research and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (7-8), pp.336-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13803611.2020.1830119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective numeracy educational interventions for students from disadvantaged social background: a comparison of two teaching methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Bissonnette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educational Research and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (7-8), pp.336-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13803611.2020.1830119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je découvre et je fais. On me montre et je fais. Comment faire réussir les élèves de l’éducation prioritaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (3), pp.678-692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24452/sjer.42.3.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1069,144 +1078,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignant(e)s et éducateur(trice)s pendant le confinement (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ramassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilmois Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1353,51 +1362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois," TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Poparoch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243453.2025.2536485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0205" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104450v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.12" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803611.2020.1830119" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois," TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Poparoch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243453.2025.2536485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803611.2020.1830119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>