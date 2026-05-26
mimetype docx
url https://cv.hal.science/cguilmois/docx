--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -219,286 +219,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement socioconstructiviste versus enseignement explicite, comparaison de deux types d’enseignement : cas de l’apprentissage de la notion de division</w:t>
+                <w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guilmois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tom Rohmer</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilmois Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (1), pp.53-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.055.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519101v1</w:t>
+                <w:t xml:space="preserve">hal-04127383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseignement socioconstructiviste versus enseignement explicite, comparaison de deux types d’enseignement : cas de l’apprentissage de la notion de division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Ramassamy</w:t>
+                <w:t xml:space="preserve">Céline Guilmois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04127383v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser l’enseignement explicite pour enseigner les grandeurs et mesures de masse à des élèves avec troubles des fonctions cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Grad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -562,90 +562,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je découvre et je fais. On me montre et je fais. Comment faire réussir les élèves de l’éducation prioritaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (3), pp.678-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -679,64 +679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective numeracy educational interventions for students from disadvantaged social background: a comparison of two teaching methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -809,64 +809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective numeracy educational interventions for students from disadvantaged social background: a comparison of two teaching methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -939,90 +939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je découvre et je fais. On me montre et je fais. Comment faire réussir les élèves de l’éducation prioritaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilmois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Popa-Roch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (3), pp.678-692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1105,77 +1105,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignant(e)s et éducateur(trice)s pendant le confinement (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Alì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilmois Céline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1362,51 +1362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois," TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Poparoch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243453.2025.2536485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0054" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803611.2020.1830119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois," TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Poparoch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243453.2025.2536485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilmois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.090.0205" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104450v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Troadec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.42.3.12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bissonnette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803611.2020.1830119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05519042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>