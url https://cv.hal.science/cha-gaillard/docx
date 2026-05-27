--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charlotte GAILLARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher at INRAE PhD in dairy science, MSc in agronomy</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Skills</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From November 2017 – Researcher at INRAE St Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Precision feeding for sows and dairy cows”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 – PostDoc at Aarhus University (AU), Animal Science Department, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Use of milk metabolites to predict risk cows - GplusE project”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Alternative feeding strategies for dairy cows (seaweeds)”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 to 2017 – Research Assistant, 1 year at Aarhus University (AU), Animal Science Department, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Alternative feeding strategies for dairy cows (distiller dried grains, glycerol)”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Sow’s welfare during the transportation to slaughter house”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Do cattle, sheep and horses need shelter during summer in Denmark?”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 3 years at Aarhus University (AU), Animal Science Department, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individualized feeding strategies supporting extended lactation on Holstein cows”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main courses followed (43 ECTS): statistical courses (Johns Hopkins University) // Laboratory Animal Science – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FELASA B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Copenhagen) // Mathematical modeling of biological systems (UC Davis, US)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 – MSc, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**,** Animal Science Major,National Superior School of Agronomy, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 – BSc, Scientific preparatory classes BCPST (biology major), Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – A-levels scientific mathematic option, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Languages – English, fluent </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOEIC 870 points</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> // Spanish, good level // German, Japanese, Danish, Arabic, basic levels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer sciences – Statistical software R // modelling softwares: VENSIM, ModelMaker</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography – Professional Photographer Diploma 2015, Institut de la Photographie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diving – Open Water license 2016</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internships & collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration with AgroParisTech,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 – PhD project presentation at AgResearch, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">New-Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master internship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 months at UBC Dairy Education and Research Centre, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Effects of social versus individual rearing of dairy calves on cognitive performance”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor internship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 months at Aarhus University, Foulum, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Fear and social transmission on horses”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Importance of the maternal resources for the calf’s welfare”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching & Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervisor of a PhD student</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - “Integrated automated on real-time welfare and health assessment of gestating sows using heterogeneous data for precision feeding” (2020 – 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervisor of 2 Master students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - “Precision feeding and behavior of gestating sows” (2020, 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroCampusOuest Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Precision Farming: data analysis, sensors and big data (Engineer in Agronomy, Master) (2019, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Sebelas Maret, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Webinar about « Dairy farming practices to optimize milk production » , 170 followers (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aarhus University, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milk production and quality (Bachelor) (2014, 2015, 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animal Behavior & Welfare – Senses, stimulus, response (Bachelor) (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animal anatomy and physiology (Bachelor) (2014, 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervisor of a Master student</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - “Detection and effects of estrus on milk production” (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantitative animal nutrition and physiology (Master) (2013, 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher for a day: Rumen and methane (High school) (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Probabilities and statistics // The dairy cows (High school) (2013)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sow precision feeding based on farm-specific body composition reduces feed costs and environmental load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisanne M.G. Verschuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xandra Benthem de Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 337, pp.116730. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2026.116730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the automatic detection of social interactions in gestating sows using image analysis data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.ska249. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of precision feeding of sows over three consecutive gestations adjusted for energy, amino acids and minerals on sow performances and a marker of bone resorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (10), pp.101638. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of dairy cows to weekly individualized feeding strategies regarding their metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Abarnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (12), pp.10776-10786. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-25209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound feeding signal for gestating sows: Evaluation of an individual learning strategy and its beneficial effects in groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Deroiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 275, pp.106302. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On farm precision feeding of gestating sows based on energy and amino acids on farrowing performances and feeding behavior over 3 consecutive gestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102, pp.skae201. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skae201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects over time of different types of sounds on gestating sows’ behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Deroiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinka Misrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.106012. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermal conditions on gestating sows’ behaviors and energy requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Abarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.skac413. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skac413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a competitive feeding situation on the behaviour and energy requirements of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Couasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 261, pp.105884. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset to study group-housed sows' individual behaviours and production responses to different short-term events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.100039. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the daily nutrient requirements of gestating sows based on sensor data and machine-learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.skad337. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skad337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of gestating sows’ welfare status based on machine learning methods and behavioral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.21042. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-46925-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature conditions during commercial transportation of cull sows to slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thodberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foldager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fogsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Herskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.106626. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2021.106626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAS–NANP Symposium. Mathematical modeling in animal nutrition: opportunities and challenges of confined and extensive precision livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector M. Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameson R. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Ehlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaelyn Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 100 (6), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skac160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a precision feeding strategy for gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.115280. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2022.115280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAS-NANP symposium: mathematical modeling in animal nutrition: limitations and potential next steps for modeling and modelers in the animal sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Remus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector M. Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis O. Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 100 (6), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skac132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des concepts nutritionnels et des méthodes d’alimentation des truies reproductrices : historique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.111-125. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.2.4861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation de précision des truies gestantes : prise en compte de la santé, du comportement et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (4), pp.293-304. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.4.5369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the environment and animal behavior on nutrient requirements for gestating sows: Future improvements in precision feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 279, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2021.115034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a decision support system for precision feeding of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (9), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaa255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of feed and nutrient efficiency in pig production through precision feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 268, pp.114611. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2020.114611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting physiological imbalance in Holstein dairy cows by three different sets of milk biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Foldager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.105006. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2020.105006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of nutrient use and individual requirements of lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (7), pp.2822-2836. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of individual variability to better predict the nutrient requirements of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (12), pp.4934-4945. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended lactation in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (S1), pp.s65-s74. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119000806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substituting barley with glycerol as energy feed on feed intake, milk production and milk quality in dairy cows in mid or late lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tang Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Riis Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Krogh Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.25-31. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid profiles of nine seaweed species and their in situ degradability in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzah Shahbaz Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Novoa-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibeke Lind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Y. Roleda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 241, pp.210-222. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne dose pour le cochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 365, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substituting soybean meal and canola cake with dried distillers grains with solubles at 2 dietary crude protein levels on feed intake, milk production, and milk quality in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (11), pp.8928-8938. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substituting soybean meal and canola cake with grain-based dried distillers grains with solubles as a protein source on feed intake, milk production, and milk quality in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.7980-7989. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-12654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of delayed insemination on holstein cows’ reproductive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Jakob Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Mogens Vestergaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science and Technology. A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2161-6256/2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calving interval and parity on milk yield per feeding day in Danish commercial dairy herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (1), pp.621-633. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-9583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of live weight adjusted feeding strategy on plasma indicators of energy balance in Holstein cows managed for extended lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (04), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111500258X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good sensory quality and cheesemaking properties in milk from Holstein cows managed for an 18-month calving interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Poulsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kidmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (11), pp.8524-8536. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-10958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an individual weight-adjusted feeding strategy in early lactation on milk production of Holstein cows during extended lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoomeh Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (3), pp.2221-2236. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing of cull sows in the hours before transport to the abattoir - an initial description of sow behaviour while waiting in a transfer vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Herskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Fogsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ditte Erichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mia Bonnichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani7010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk yield and estrous behavior during eight consecutive estruses in Holstein cows fed standardized or high energy diets and grouped according to live weight changes in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Callesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (4), pp.3134-3143. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended lactation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCA Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Housing Improves Dairy Calves' Performance in Two Cognitive Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca K. Meagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina A. G. von Keyserlingk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M. Weary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e90205. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forlænget laktation - effekt af brunst på mælkeproduktion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ny KvægForskning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (12), pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau de boisson : un traitement au cas par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Monteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Turmeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does learning performance in horses relate to fearfulness, baseline stress hormone, and social rank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Winther Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Peerstrup Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randi Lintrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 140 (1-2), pp.44-52. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for phosphorus needs in precision feeding of gestating sows over three gestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le poids en temps réel des truies gestantes pour l’estimation des besoins énergétiques dans le cadre d’une alimentation sur mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing automated detection of social interactions in gestating sows through image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving individual energy requirement prediction in dairy cows by the integration of physical activity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and characterization of disturbances in the trajectory of production and behavioral data for dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rhomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New directions on precision management for dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Abarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an algorithm performance to estimate the physical activity of group-housed sows based on videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inSilicow: from digital model to digital twin of dairy cattle farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Precision Livestock Farming (PLF) workshop seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natural Resources Institute Finland - Luke, Apr 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'alimentation de précision en gestation sur la carrière productive de truies suivies pendant trois cycles reproductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Sauvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Galiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint Malo, France. pp.139-144 | 274, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the daily nutrient requirements of gestating sows based on behavioural sensor data and machine-learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of precision feeding during gestation on the productive career of sows over three reproductive parities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sauvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Galiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la réponse individuelle des vaches laitières à une réduction du concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lehuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Oble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term precision feeding based on energy and lysine on the productive, economic and environmental performance of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in milk lactose content and the mechanisms underlying in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision feeding, recent advances for gestating sows and dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la température corporelle de truies gestantes à l'aide d'une caméra thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Jan 2023, Saint Malo, France. pp.371-376 | 698, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d'un outil de détection d'évènements techniques ou sanitaires à l'échelle de plusieurs bandes de truies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Jan 2023, Saint-Malo, France. pp.665, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'alimentation de précision et d’un surplus d’aliment en fin de gestation sur les performances et l’état corporel de truies suivies pendant leurs deux premiers cycles de gestation et lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Galiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Jan 2023, Saint-Malo, France. pp.183-188 | 675, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of various short-term events on behaviours of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Abarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of lactose in milk and in blood during the first 36 weeks of lactation of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching PLF through “Serious Escape Games” based on 3D-imaging, accelerometer approaches and R programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Conference on Precision Livestock Farming (ECPLF) - 3. International Conference on Precision Dairy Farming (PDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of lactation persistency of multiparous dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.476-477, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the physical activity of a group of gestating sows using an artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Foisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchie dans les groupes de truies gestantes : méthodes de calcul, caractéristiques et lien avec les données d'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54es Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; INRAE, Feb 2022, En ligne, France. pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of short-term events on the activity of gestating sows and their nutritional requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Abarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.445-447, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des concepts nutritionnels et des méthodes d’alimentation des truies reproductrices : historique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France. pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating mechanistic models with AI for precision feeding of sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS annual meeting - ASAS-NANP pre-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Louisville, United States. pp.42, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skab235.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feed competition on activity and social behaviour of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of infrared thermography and rectal thermometer to measure body temperature of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sudden noises on gestating sows’ behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a virtual cow model help precision feeding in dairy cattle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature conditions during commercial transport of cull sows to slaughter in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thodberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foldager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fogsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Herskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual Meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestating sows’ feeding behaviour with precision feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique de l’utilisation des nutriments et des besoins individuels chez la truie en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'un outil d'aide à la décision pour l'application de l'alimentation de précision chez les porcs et les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O. Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOLFA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et alimentation de précision : une valeur à créer par la collecte et la maîtrise des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in scratches and skin elasticity in cull sows after transport to the abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thodberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fogsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette S Herskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS-CSAS Annual Meeting &amp; Trade Show in Baltimore, MD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/asasmw.2017.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of a temperature-humidity index in the truck transporting sows to slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fogsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thodberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette S Herskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESLAV-ECLAM Annual Scientific Meeting on Animal Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended lactation in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carry-over effect of an individual feeding strategy on milk production of Holstein cows managed for extended lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a dairy cow model to interpret in vivo individual data and to upscale results at herd level through in silico experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la couverture des besoins en acides aminés et en phosphore de la truie pendant la phase d’élevage en groupe : quels effets après une gestation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58, pp.183-184, 2026, 58èmes Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les interactions sociales entre des truies gestantes hébergées en groupe dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France. , 2025, 57èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05067047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une caractérisation automatique des différentes interactions sociales dans un groupe de truies gestantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon de la Bourdonnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57, 2025, 57èmes Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du statut minéral de la truie gestante à partir de prélèvements salivaires et de deux systèmes de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine, 57, 2025, 57èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des teneurs urinaires en minéraux et biomarqueurs de la minéralisation osseuse chez la truie gestante à partir de prélèvements sur tampons vaginaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.225-226 | 288, 2024, 56èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une alimentation par appel sonore chez les truies gestantes sur leur comportement et bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Deroiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.351-352 | 303, 2024, 56èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des besoins nutritionnels de truies gestantes à partir de données de capteurs et d’algorithmes d’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.217-218 | 286, 2024, 56èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of social interactions in a group of gestating sows based on location, posture and orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon de la Bourdonnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.488, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of using a sound signal as a call to feeding on the behavior and welfare of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Deroiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.728, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d’estimation du niveau d’activité de truies gestantes à partir d’enregistrements vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon de la Bourdonnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.349-350 | 302-303, 2024, 56èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of lactation persistency of multiparous cows managed for extended lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.793, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de truies gestantes après répétition d'une compétition alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Couasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint Malo, France. , Animal science proceedings, 14 (5), pp.75-76 |664, 2023, 55èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'activité journalière de truies gestantes à partir de créneaux ponctuels d'analyse vidéo manuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint Malo, France. , Animal science proccedings, 14 (5), pp.73-74 | 663-664, 2023, 55èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à court et moyen terme de différents types de sons sur le comportement de truies gestantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Deroiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinka Misrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint Malo, France. , Animal science proceedings, 14 (5), pp.77-78 | 664, 2023, 55èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of daily nutritional requirements of gestating sows based on their behaviour and machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPHM - 14th European symposium of porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessalokini, Greece. pp.1-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des escape games sérieux pour enseigner l’élevage de précision à des étudiants de niveaux ingénieurs et BTS-licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Bouqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.542, 2022, 26èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of precision feeding strategies for gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Wageningen Academic Publishers, Book of abstracts, 28, pp.638, 2022, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver le concept d’un pilotage de précision de l’alimentation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​Institut de l’élevage; INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.98, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de truies gestantes en situation de compétition alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.151-152, 2022, 54èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'enrichissement de l'environnement sur le comportement des truies gestantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.149-150, 2022, 54èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de stress thermiques sur le comportement des truies en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Abarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.147-148, 2022, 54èmes Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de problèmes techniques à partir de données individuelles d’abreuvement de truies gestantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellynn Nizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.375-376, 2022, 54èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation sur mesure des truies : des gains majeurs d’efficience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.70, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des truies en gestation recevant une alimentation de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.201-202, 53èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of nutrient use and sows’ individual requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference for the European project Feed-a-Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique de l'utilisation des nutriments et des besoins individuels des truies: vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in gestating sows’ nutrient requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral precision feeding for gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations to define the optimum lifetime management for Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Book of Abstract of the 67th Annual Meeting of the European Federation of Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing of culled sows in the hours before transport top the abattoir - description of sows behavior while waiting in a pick-up vehicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette S. Herskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fogsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESLAV-ECLAM Annual Scientific Meeting on Animal Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntarily delayed rebreeding and double insemination effects on pregnancy rates of Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Book of Abstract of the 67th Annual Meeting of the European Federation of Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of estrus number on milk yield and estrus expression in Holstein cows managed for extended lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADSA - ASAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Dairy Science, 98 (Suppl. 2), 2015, 2015 Joint annual meeting abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of individualized feeding strategy on milk production of Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Book of Abstracts of the 65th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of individualized feeding strategy on plasma indicators of energy balance in Holstein cows during the 12 first weeks of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH / ISRP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia. Proceedings of the Australian Society of Animal Production, 30, 2014, Proceedings of the 30th Biennial Conference of the Australian Society of Animal Production. Harnessing the Ecology and Physiology of Herbivores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'élevage durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoomeh Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.135-145, 2026, Update Sciences &amp; technologies, 978-2-7592-4255-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling feed requirements for pigs to optimize feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julian Wiseman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in pig nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Burleigh Dodds Science Publishing Limited, pp.105-136, 2024, Burleigh Dodds Series in Agricultural Science, 978-1-80146-694-3. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2024.0140.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Pig Nutrition in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilias Kyriazakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart livestock nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-199, 2023, Smart animal production, 978-3-031-22583-3. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22584-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision feeding of pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhang, Q. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of smart agriculture technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2023, 978-3-030-89123-7. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89123-7_181-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended lactation and feeding strategies in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Food and Nutrition. Aarhus University [Aarhus], 2016. English. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02797561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies alimentaires.Truies et vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zootechnie. Université de Rennes 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03745289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'élevage en groupe ou individuel sur les performances cognitives des veaux laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-00783116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charlotte GAILLARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Researcher at INRAE PhD in dairy science, MSc in agronomy</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Skills</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From November 2017 – Researcher at INRAE St Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Precision feeding for sows and dairy cows”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 – PostDoc at Aarhus University (AU), Animal Science Department, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Use of milk metabolites to predict risk cows - GplusE project”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Alternative feeding strategies for dairy cows (seaweeds)”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 to 2017 – Research Assistant, 1 year at Aarhus University (AU), Animal Science Department, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Alternative feeding strategies for dairy cows (distiller dried grains, glycerol)”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Sow’s welfare during the transportation to slaughter house”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Do cattle, sheep and horses need shelter during summer in Denmark?”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 3 years at Aarhus University (AU), Animal Science Department, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individualized feeding strategies supporting extended lactation on Holstein cows”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main courses followed (43 ECTS): statistical courses (Johns Hopkins University) // Laboratory Animal Science – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FELASA B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Copenhagen) // Mathematical modeling of biological systems (UC Davis, US)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 – MSc, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural engineer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">**,** Animal Science Major,National Superior School of Agronomy, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 – BSc, Scientific preparatory classes BCPST (biology major), Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 – A-levels scientific mathematic option, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Languages – English, fluent </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOEIC 870 points</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> // Spanish, good level // German, Japanese, Danish, Arabic, basic levels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer sciences – Statistical software R // modelling softwares: VENSIM, ModelMaker</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography – Professional Photographer Diploma 2015, Institut de la Photographie, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diving – Open Water license 2016</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internships & collaborations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration with AgroParisTech,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 – PhD project presentation at AgResearch, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">New-Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master internship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 months at UBC Dairy Education and Research Centre, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Effects of social versus individual rearing of dairy calves on cognitive performance”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 – </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bachelor internship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6 months at Aarhus University, Foulum, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Fear and social transmission on horses”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">“Importance of the maternal resources for the calf’s welfare”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teaching & Management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervisor of a PhD student</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - “Integrated automated on real-time welfare and health assessment of gestating sows using heterogeneous data for precision feeding” (2020 – 2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervisor of 2 Master students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - “Precision feeding and behavior of gestating sows” (2020, 2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AgroCampusOuest Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Precision Farming: data analysis, sensors and big data (Engineer in Agronomy, Master) (2019, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Sebelas Maret, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Webinar about « Dairy farming practices to optimize milk production » , 170 followers (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aarhus University, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milk production and quality (Bachelor) (2014, 2015, 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animal Behavior & Welfare – Senses, stimulus, response (Bachelor) (2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Animal anatomy and physiology (Bachelor) (2014, 2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervisor of a Master student</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - “Detection and effects of estrus on milk production” (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantitative animal nutrition and physiology (Master) (2013, 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Researcher for a day: Rumen and methane (High school) (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Probabilities and statistics // The dairy cows (High school) (2013)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sow precision feeding based on farm-specific body composition reduces feed costs and environmental load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisanne M.G. Verschuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Bergsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xandra Benthem de Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 337, pp.116730. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2026.116730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the automatic detection of social interactions in gestating sows using image analysis data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.ska249. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of precision feeding of sows over three consecutive gestations adjusted for energy, amino acids and minerals on sow performances and a marker of bone resorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (10), pp.101638. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of dairy cows to weekly individualized feeding strategies regarding their metabolic status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Abarnou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (12), pp.10776-10786. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-25209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound feeding signal for gestating sows: Evaluation of an individual learning strategy and its beneficial effects in groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Deroiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 275, pp.106302. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On farm precision feeding of gestating sows based on energy and amino acids on farrowing performances and feeding behavior over 3 consecutive gestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 102, pp.skae201. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skae201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects over time of different types of sounds on gestating sows’ behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Deroiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinka Misrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.106012. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.106012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thermal conditions on gestating sows’ behaviors and energy requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Abarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.skac413. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skac413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a competitive feeding situation on the behaviour and energy requirements of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Couasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 261, pp.105884. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2023.105884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset to study group-housed sows' individual behaviours and production responses to different short-term events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, pp.100039. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2023.100039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the daily nutrient requirements of gestating sows based on sensor data and machine-learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.skad337. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skad337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of gestating sows’ welfare status based on machine learning methods and behavioral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.21042. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-46925-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature conditions during commercial transportation of cull sows to slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thodberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foldager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fogsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Herskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.106626. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2021.106626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAS–NANP Symposium. Mathematical modeling in animal nutrition: opportunities and challenges of confined and extensive precision livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector M. Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameson R. Brennan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Ehlert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaelyn Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 100 (6), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skac160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a precision feeding strategy for gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287, pp.115280. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2022.115280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASAS-NANP symposium: mathematical modeling in animal nutrition: limitations and potential next steps for modeling and modelers in the animal sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Remus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector M. Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis O. Tedeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 100 (6), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skac132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des concepts nutritionnels et des méthodes d’alimentation des truies reproductrices : historique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.111-125. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.2.4861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation de précision des truies gestantes : prise en compte de la santé, du comportement et de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (4), pp.293-304. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.4.5369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the environment and animal behavior on nutrient requirements for gestating sows: Future improvements in precision feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 279, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2021.115034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a decision support system for precision feeding of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (9), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaa255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of feed and nutrient efficiency in pig production through precision feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 268, pp.114611. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2020.114611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting physiological imbalance in Holstein dairy cows by three different sets of milk biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Foldager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 179, pp.105006. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2020.105006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of nutrient use and individual requirements of lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (7), pp.2822-2836. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of individual variability to better predict the nutrient requirements of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (12), pp.4934-4945. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended lactation in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (S1), pp.s65-s74. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119000806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substituting barley with glycerol as energy feed on feed intake, milk production and milk quality in dairy cows in mid or late lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tang Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Riis Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Krogh Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 209, pp.25-31. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid profiles of nine seaweed species and their in situ degradability in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamzah Shahbaz Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Novoa-Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibeke Lind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Y. Roleda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 241, pp.210-222. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2018.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne dose pour le cochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 365, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substituting soybean meal and canola cake with dried distillers grains with solubles at 2 dietary crude protein levels on feed intake, milk production, and milk quality in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (11), pp.8928-8938. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of substituting soybean meal and canola cake with grain-based dried distillers grains with solubles as a protein source on feed intake, milk production, and milk quality in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Basar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.7980-7989. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-12654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of delayed insemination on holstein cows’ reproductive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Jakob Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Mogens Vestergaard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science and Technology. A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2161-6256/2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calving interval and parity on milk yield per feeding day in Danish commercial dairy herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (1), pp.621-633. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-9583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of live weight adjusted feeding strategy on plasma indicators of energy balance in Holstein cows managed for extended lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (04), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111500258X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good sensory quality and cheesemaking properties in milk from Holstein cows managed for an 18-month calving interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Poulsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Kidmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (11), pp.8524-8536. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-10958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an individual weight-adjusted feeding strategy in early lactation on milk production of Holstein cows during extended lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoomeh Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (3), pp.2221-2236. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing of cull sows in the hours before transport to the abattoir - an initial description of sow behaviour while waiting in a transfer vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Herskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrine Fogsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ditte Erichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mia Bonnichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani7010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk yield and estrous behavior during eight consecutive estruses in Holstein cows fed standardized or high energy diets and grouped according to live weight changes in early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Callesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (4), pp.3134-3143. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended lactation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCA Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forlænget laktation - effekt af brunst på mælkeproduktion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ny KvægForskning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (12), pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Housing Improves Dairy Calves' Performance in Two Cognitive Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca K. Meagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina A. G. von Keyserlingk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M. Weary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (2), pp.e90205. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0090205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau de boisson : un traitement au cas par cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Grelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Monteville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Turmeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does learning performance in horses relate to fearfulness, baseline stress hormone, and social rank?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Winther Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Peerstrup Ahrendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randi Lintrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert Palme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 140 (1-2), pp.44-52. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2012.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for phosphorus needs in precision feeding of gestating sows over three gestations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte le poids en temps réel des truies gestantes pour l’estimation des besoins énergétiques dans le cadre d’une alimentation sur mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing automated detection of social interactions in gestating sows through image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.693</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving individual energy requirement prediction in dairy cows by the integration of physical activity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Aug 2025, Innsbruck, Austria. pp.722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and characterization of disturbances in the trajectory of production and behavioral data for dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rhomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New directions on precision management for dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Abarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations nutritionnelles de la persistance de la lactation chez les ruminants laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Op+lait, Oct 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an algorithm performance to estimate the physical activity of group-housed sows based on videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inSilicow: from digital model to digital twin of dairy cattle farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Precision Livestock Farming (PLF) workshop seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natural Resources Institute Finland - Luke, Apr 2024, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'alimentation de précision en gestation sur la carrière productive de truies suivies pendant trois cycles reproductifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Sauvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Galiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint Malo, France. pp.139-144 | 274, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wiart-Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Lactation in Farm Animals (BOLFA) &amp; International Congress on Farm Animal Endocrinology (ICFAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; University of Bern, Aug 2024, Bern, Switzerland. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the daily nutrient requirements of gestating sows based on behavioural sensor data and machine-learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of precision feeding during gestation on the productive career of sows over three reproductive parities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sauvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Galiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser la réponse individuelle des vaches laitières à une réduction du concentré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lehuraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jurquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Oble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Dermenjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of long-term precision feeding based on energy and lysine on the productive, economic and environmental performance of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la température corporelle de truies gestantes à l'aide d'une caméra thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Jan 2023, Saint Malo, France. pp.371-376 | 698, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in milk lactose content and the mechanisms underlying in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auxane Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision feeding, recent advances for gestating sows and dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d'un outil de détection d'évènements techniques ou sanitaires à l'échelle de plusieurs bandes de truies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Jan 2023, Saint-Malo, France. pp.665, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormonal and nutritional regulations of lactation persistency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Herve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lacasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA annual meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American dairy science Association, Jun 2023, Ottawa, Canada. pp.145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'alimentation de précision et d’un surplus d’aliment en fin de gestation sur les performances et l’état corporel de truies suivies pendant leurs deux premiers cycles de gestation et lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Galiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Jan 2023, Saint-Malo, France. pp.183-188 | 675, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of various short-term events on behaviours of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Abarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of lactose in milk and in blood during the first 36 weeks of lactation of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching PLF through “Serious Escape Games” based on 3D-imaging, accelerometer approaches and R programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dumesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Conference on Precision Livestock Farming (ECPLF) - 3. International Conference on Precision Dairy Farming (PDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna, Austria. pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of lactation persistency of multiparous dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.476-477, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the physical activity of a group of gestating sows using an artificial neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Foisil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchie dans les groupes de truies gestantes : méthodes de calcul, caractéristiques et lien avec les données d'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54es Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; INRAE, Feb 2022, En ligne, France. pp.257-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of short-term events on the activity of gestating sows and their nutritional requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Abarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.445-447, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des concepts nutritionnels et des méthodes d’alimentation des truies reproductrices : historique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France. pp.133-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating mechanistic models with AI for precision feeding of sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS annual meeting - ASAS-NANP pre-conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Louisville, United States. pp.42, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skab235.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feed competition on activity and social behaviour of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of infrared thermography and rectal thermometer to measure body temperature of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sudden noises on gestating sows’ behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can a virtual cow model help precision feeding in dairy cattle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature conditions during commercial transport of cull sows to slaughter in Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thodberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foldager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fogsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Herskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Virtual Meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestating sows’ feeding behaviour with precision feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique de l’utilisation des nutriments et des besoins individuels chez la truie en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cloutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Guay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'un outil d'aide à la décision pour l'application de l'alimentation de précision chez les porcs et les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O. Lehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOLFA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et alimentation de précision : une valeur à créer par la collecte et la maîtrise des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international des productions animales - Space 2018 - Les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint-Jacques de la lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in scratches and skin elasticity in cull sows after transport to the abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thodberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fogsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette S Herskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS-CSAS Annual Meeting &amp; Trade Show in Baltimore, MD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/asasmw.2017.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of a temperature-humidity index in the truck transporting sows to slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fogsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Thodberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette S Herskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESLAV-ECLAM Annual Scientific Meeting on Animal Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended lactation in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.O. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carry-over effect of an individual feeding strategy on milk production of Holstein cows managed for extended lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a dairy cow model to interpret in vivo individual data and to upscale results at herd level through in silico experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la couverture des besoins en acides aminés et en phosphore de la truie pendant la phase d’élevage en groupe : quels effets après une gestation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58, pp.183-184, 2026, 58èmes Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les interactions sociales entre des truies gestantes hébergées en groupe dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint Malo, France. , 2025, 57èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05067047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une caractérisation automatique des différentes interactions sociales dans un groupe de truies gestantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon de la Bourdonnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 57, 2025, 57èmes Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du statut minéral de la truie gestante à partir de prélèvements salivaires et de deux systèmes de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine, 57, 2025, 57èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des teneurs urinaires en minéraux et biomarqueurs de la minéralisation osseuse chez la truie gestante à partir de prélèvements sur tampons vaginaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.225-226 | 288, 2024, 56èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une alimentation par appel sonore chez les truies gestantes sur leur comportement et bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Deroiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.351-352 | 303, 2024, 56èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des besoins nutritionnels de truies gestantes à partir de données de capteurs et d’algorithmes d’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.217-218 | 286, 2024, 56èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of social interactions in a group of gestating sows based on location, posture and orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon de la Bourdonnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Courboulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.488, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of using a sound signal as a call to feeding on the behavior and welfare of gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Deroiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.728, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d’estimation du niveau d’activité de truies gestantes à partir d’enregistrements vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon de la Bourdonnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Animal science proccedings, 15 (4), pp.349-350 | 302-303, 2024, 56èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of lactation persistency of multiparous cows managed for extended lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Boutinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.793, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de truies gestantes après répétition d'une compétition alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Couasnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint Malo, France. , Animal science proceedings, 14 (5), pp.75-76 |664, 2023, 55èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'activité journalière de truies gestantes à partir de créneaux ponctuels d'analyse vidéo manuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint Malo, France. , Animal science proccedings, 14 (5), pp.73-74 | 663-664, 2023, 55èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets à court et moyen terme de différents types de sons sur le comportement de truies gestantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Deroiné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malinka Misrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint Malo, France. , Animal science proceedings, 14 (5), pp.77-78 | 664, 2023, 55èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of daily nutritional requirements of gestating sows based on their behaviour and machine learning methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPHM - 14th European symposium of porcine health management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessalokini, Greece. pp.1-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of precision feeding strategies for gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Wageningen Academic Publishers, Book of abstracts, 28, pp.638, 2022, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des escape games sérieux pour enseigner l’élevage de précision à des étudiants de niveaux ingénieurs et BTS-licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dumesny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Bouqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. Institut de l’Elevage - INRAE, Rencontres autour des Recherches sur les Ruminants, pp.542, 2022, 26èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver le concept d’un pilotage de précision de l’alimentation des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudilliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Gillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​Institut de l’élevage; INRAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, pp.98, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de truies gestantes en situation de compétition alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.151-152, 2022, 54èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'enrichissement de l'environnement sur le comportement des truies gestantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.149-150, 2022, 54èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de stress thermiques sur le comportement des truies en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Abarnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.147-148, 2022, 54èmes Journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de problèmes techniques à partir de données individuelles d’abreuvement de truies gestantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellynn Nizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 54, pp.375-376, 2022, 54èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation sur mesure des truies : des gains majeurs d’efficience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.70, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des truies en gestation recevant une alimentation de précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.201-202, 53èmes journées de la recherche porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of nutrient use and sows’ individual requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final conference for the European project Feed-a-Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation dynamique de l'utilisation des nutriments et des besoins individuels des truies: vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in gestating sows’ nutrient requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineral precision feeding for gestating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 25, 2019, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations to define the optimum lifetime management for Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Book of Abstract of the 67th Annual Meeting of the European Federation of Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing of culled sows in the hours before transport top the abattoir - description of sows behavior while waiting in a pick-up vehicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette S. Herskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Fogsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnichsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESLAV-ECLAM Annual Scientific Meeting on Animal Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntarily delayed rebreeding and double insemination effects on pregnancy rates of Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Book of Abstract of the 67th Annual Meeting of the European Federation of Animal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of estrus number on milk yield and estrus expression in Holstein cows managed for extended lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADSA - ASAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Dairy Science, 98 (Suppl. 2), 2015, 2015 Joint annual meeting abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of individualized feeding strategy on milk production of Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Book of Abstracts of the 65th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of individualized feeding strategy on plasma indicators of energy balance in Holstein cows during the 12 first weeks of lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vestergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Weisbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sehested</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH / ISRP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia. Proceedings of the Australian Society of Animal Production, 30, 2014, Proceedings of the 30th Biennial Conference of the Australian Society of Animal Production. Harnessing the Ecology and Physiology of Herbivores</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'élevage durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoomeh Taghipoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Quae, pp.135-145, 2026, Update Sciences &amp; technologies, 978-2-7592-4255-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling feed requirements for pigs to optimize feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julian Wiseman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in pig nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Burleigh Dodds Science Publishing Limited, pp.105-136, 2024, Burleigh Dodds Series in Agricultural Science, 978-1-80146-694-3. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2024.0140.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Pig Nutrition in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap J. van Milgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilias Kyriazakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart livestock nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-199, 2023, Smart animal production, 978-3-031-22583-3. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22584-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision feeding of pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zhang, Q. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of smart agriculture technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-12, 2023, 978-3-030-89123-7. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89123-7_181-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended lactation and feeding strategies in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Food and Nutrition. Aarhus University [Aarhus], 2016. English. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02797561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies alimentaires.Truies et vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zootechnie. Université de Rennes 1, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03745289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'élevage en groupe ou individuel sur les performances cognitives des veaux laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-00783116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId359"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ribas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne M.G. Verschuren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bergsma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Benthem de Grave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2026.116730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poissonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101638" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Deroin&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinka Misrach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Julienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105884" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad337" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46925-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thodberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foldager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Fogsgaard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Herskin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106626" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M. Menendez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameson R. Brennan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Ehlert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaelyn Quintana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac160" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2022.115280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacobs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Remus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Tedeschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4861" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5369" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cloutier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114611" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Foldager" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sorensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Matthews" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2020.105006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Guay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375170v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz320" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sehested" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Lehmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Maciel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vestergaard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tang S&#248;rensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Vestergaard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riis Weisbjerg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Krogh Larsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.01.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Shahbaz Bhatti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Novoa-Garrido" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Lind" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Y. Roleda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2018.05.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. S&#248;rensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12718" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12654" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630161v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Jakob Sehested" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Mogens Vestergaard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2016.01.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Fadel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mogensen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kristensen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9583" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631866v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Weisbjerg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111500258X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Poulsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Larsen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kidmose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-10958" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10359" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Herskin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Fogsgaard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte Erichsen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Bonnichsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani7010001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barbu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Callesen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kristensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Meagher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. G. von Keyserlingk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Weary" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090205" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grelier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monteville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Turmeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Winther Christensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Peerstrup Ahrendt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Lintrup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.05.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XD92962-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Danglot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rhomer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723222v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sauv&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.196" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777873v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauv&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galiot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lehuraux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Oble" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dermenjian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286814v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047759v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Guay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.105" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202902v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384622v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.048" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Orsini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933586v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebreton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877734v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehested" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.194" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Foisil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792712v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.173" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213417v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.073" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412791v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412844v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412849v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745301v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Herskin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745309v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Sehested" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Lehman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maciel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791135v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734731v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette S Herskin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasmw.2017.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740322v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740847v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742983v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740889v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518192v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05067047v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Gelas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067075v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de la Bourdonnaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025/bienetre/b12.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039008v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511426v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.231" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512670v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.270" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511392v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.227" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693828v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.269" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286683v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047805v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047769v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.019" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047824v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.021" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119697v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999190v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevalier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudilliere" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gillier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees3r.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022/poster/ali/A15_Durand_poster.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573065v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellynn Nizzi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022.php" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745881v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214967v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745306v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420438v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306196v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306130v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743740v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Phuong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740320v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette S. Herskin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erichsen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnichsen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740311v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741762v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jtmtg.org/JAM/2015/abstracts/383.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740315v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585811v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677296v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0140.07" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077420v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-22584-0#about-this-book" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22584-0_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927999v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-89123-7_181-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89123-7_181-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797561v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03745289v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00783116v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ribas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne M.G. Verschuren" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Bergsma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xandra Benthem de Grave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2026.116730" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05250561v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poissonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf249" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101638" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836336v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Abarnou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Deroin&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skae201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199735v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malinka Misrach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.106012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac413" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040968v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Julienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couasnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105884" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2023.100039" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad337" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46925-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thodberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foldager" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Fogsgaard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Herskin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106626" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector M. Menendez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameson R. Brennan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Ehlert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaelyn Quintana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac160" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2022.115280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacobs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Remus" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis O. Tedeschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac132" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03374513v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4861" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03601604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5369" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.115034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cloutier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa255" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2020.114611" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Foldager" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sorensen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Larsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Matthews" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2020.105006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Guay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375170v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz320" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sehested" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Lehmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Maciel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vestergaard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624340v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tang S&#248;rensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens Vestergaard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riis Weisbjerg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Krogh Larsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.01.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625364v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Shahbaz Bhatti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Novoa-Garrido" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibeke Lind" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Y. Roleda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2018.05.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. S&#248;rensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Weisbjerg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12718" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-12654" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630161v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Jakob Sehested" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Mogens Vestergaard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6256/2016.01.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Fadel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mogensen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kristensen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9583" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631866v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Weisbjerg" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111500258X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Poulsen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Larsen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kidmose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-10958" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10359" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638072v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Herskin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Fogsgaard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte Erichsen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Bonnichsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani7010001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barbu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Callesen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kristensen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632653v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca K. Meagher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. G. von Keyserlingk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Weary" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090205" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Grelier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monteville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Turmeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Winther Christensen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Peerstrup Ahrendt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randi Lintrup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2012.05.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XD92962-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Danglot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448382v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rhomer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723222v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04453390v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sauv&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Galiot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.196" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696111v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777873v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauv&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galiot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109042v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lehuraux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jurquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Oble" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Dermenjian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778072v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047759v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gagnon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Guay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.105" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419956v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Hamon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286814v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04021401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rohmer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04202902v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacasse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384622v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.048" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Orsini" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03933586v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lebreton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dumesny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouqueau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877734v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sehested" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.194" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047866v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Foisil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573089v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guerin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792712v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.173" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213417v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564344v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab235.073" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412791v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412844v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412849v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745301v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Herskin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738447v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420437v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745309v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Sehested" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Lehman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maciel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791135v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734731v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette S Herskin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/asasmw.2017.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740322v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740847v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742983v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740889v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518192v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05067047v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Gelas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067075v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon de la Bourdonnaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025/bienetre/b12.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039008v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511426v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.231" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512670v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.270" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04511392v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.227" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693828v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.269" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286683v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047805v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.020" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047769v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.019" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047824v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.021" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119697v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938495v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896382v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumesny" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leroux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Bouqueau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999190v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevalier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudilliere" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gillier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees3r.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022/poster/ali/A15_Durand_poster.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573065v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03573054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627934v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellynn Nizzi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022.php" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745881v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214967v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745306v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420438v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306196v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306130v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743740v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Phuong" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740320v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette S. Herskin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erichsen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnichsen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740311v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741762v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jtmtg.org/JAM/2015/abstracts/383.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740313v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740315v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585811v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677296v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2024.0140.07" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077420v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-22584-0#about-this-book" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22584-0_7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927999v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-3-030-89123-7_181-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89123-7_181-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797561v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03745289v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00783116v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>