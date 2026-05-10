--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -534,355 +534,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Broadband Shielding Effectiveness of Composite Panels for Protective Enclosures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Monsef</w:t>
+                <w:t xml:space="preserve">Tuned HF coil structure detecting RFID/NFC tags for medical monitoring patch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L'énergie au coeur des ondes ressources et environnement. Gestion "intelligente"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.5-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411873v1</w:t>
+                <w:t xml:space="preserve">hal-04368708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuned HF coil structure detecting RFID/NFC tags for medical monitoring patch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quan Zhang</w:t>
+                <w:t xml:space="preserve">Assessment of Broadband Shielding Effectiveness of Composite Panels for Protective Enclosures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clerico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L'énergie au coeur des ondes ressources et environnement. Gestion "intelligente"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04368708v1</w:t>
+                <w:t xml:space="preserve">hal-04411873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Rotating Magnetic Field Inside a Cubic Structure for RFID/NFC Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">chadi gannouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1361,51 +1361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mghar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM22031103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768311v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clerico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3199904" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290617" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=chadi gannouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736516v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Mghar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM22031103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768311v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clerico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3199904" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243144" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368708v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Sun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290617" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368731v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=chadi gannouni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290526" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889611" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403007v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>