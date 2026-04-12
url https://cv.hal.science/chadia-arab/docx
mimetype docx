--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1820,851 +1820,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La participation des femmes dans le développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration et développement : une dynamique Sud-Sud Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation d’une journée d’étude internationale : Dalila Morsly, d’Alger à Angers. Engagement féministe et complexité linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalila Morsly, d’Alger à Angers. Engagement féministe et complexité linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Female migration from Morocco to the United Arab Emirates – From geographic and social emancipation to social rupture and marginalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gender transformations in the arabian peninsula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Le Caire, Egypt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Animation du séminaire ESO, Axe Parcours de vie et expériences des espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décrire et comprendre les trajectoires à partir de la notion de transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrer ou circuler ? La « migration circulaire » des saisonnières marocaines en Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les évolutions de la recherche sur les migrations internationales au Maroc. Théories, concepts, méthode et défis contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rabat, Maroc. pp.271 - 288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation du séminaire ESO, Axe Parcours de vie et expériences des espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03110249v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Chadia Arab</w:t>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les notions de trajectoires et de parcours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Chadia Arab</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiatives migrantes et politiques migratoires de développement. France, Maroc et Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration et développement : une dynamique Sud-Sud Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">Dialogue sur les migrations - Regards croisés pluri-acteurs sur les migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nouakchott, Mauritanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La migration circulaire féminine marocaine à Huelva. Impact et changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar on Circular Migration. The return as a development strategy in the countries of origin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Alicante, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03110269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la solidarité internationale sur la citoyenneté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La migration circulaire féminine marocaine à Huelva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche sur la question migratoire au Maroc : avancée et défis contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Alicante, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des marocaines à Huelva. Quand genre, âge, classe et race se rencontrent dans un même espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculin/Féminin : questions pour la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110246v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-03110262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3283,50 +3283,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La migration féminine à Dubaï- de la circulation migratoire au mariage local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et/ou mobilités. Etas, espace et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03510774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dames de fraises et la fabrique de la marge : harcèlement, violation, exploitation et résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3335,126 +3404,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Migrations et/ou mobilités. Etas, espace et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03510789v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03510774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">carrefour migratoires des saisonnières marocaines en Espagne.</w:t>
               </w:r>
@@ -3736,50 +3736,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02888939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Familles en exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubeline Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La famille aux différents âges de la vie. Aubeline Vinay (dir.),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notice Maroc, dans le Dictionnaire des féministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3788,139 +3870,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des féministes, France XVIII – XXI siècle, Christine Bard, Sylvie Chaperon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02889016v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02889022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme, surf et genre. A contre-courant, des Marocaines à la mer.</w:t>
               </w:r>
@@ -4146,165 +4146,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02889051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emergence de circulations migratoires féminines des Marocaines. Vers de nouvelles destinations – l’Espagne et les Emirats Arabes Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études sur le genre dans les pays du Maghreb et en immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions intercommunication, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des saisonnières marocaines à Huelva – Du changement économique, social et des rapports de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculin/Féminin : questions pour la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la MSH, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255020v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03255008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La migration circulaire féminine marocaine à Huelva. Impact et changement</w:t>
               </w:r>
@@ -4596,50 +4596,227 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le combat des femmes ouvrières agricole au Maroc et en Espagne face au Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhour Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">https://www.yabiladi.com/articles/details/93580/combat-ouvrieres-agricoles-marocespagne. html?fbclid=IwAR2d58VgwzfY2VODOiVg69jh90WNHrgr8VHwHWyjiiel6w9domNuUeJHNQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrants: les traversées depuis le Maghreb bousculées par le Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrants: les traversées depuis le Maghreb bousculées par le Covid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02889177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le coût amer des fruits : la galère des ouvrières au Maroc et en Espagne face au Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4648,234 +4825,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">https://theconversation.com/le-cout-amer-des-fruits-la-galere-des-ouvrieres-au-maroc-et-en-espagne-face-au-covid-19-140090</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02889144v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">halshs-02889177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes marocaines en migration (France, Espagne et Emirats arabes unis) : des figures de migrantes de plus en plus visibles</w:t>
               </w:r>
@@ -4949,159 +4949,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les invisibles de la migration marocaine. Emergence de nouvelles circulations migratoires des femmes en Europe méditerranéenne Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AMERM, Association marocaines des études sur les recherches sur les migrations. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La migration circulaire féminine, vecteur de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIREM, Centre d’investigation pour la Recherche des Etudes en Méditerranée (Financement UE/PNUD). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337714v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03337728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5256,51 +5256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538113v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Arab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.079.0103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouchoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60569/hsoua-b2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alioua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niandou Tour&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.11780" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasima Moujoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gouyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.173.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6159" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.028.0175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.220.0075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnia-Sonia Missaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tarrius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k7s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110249v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110238v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110262v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#232;s Bahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bahida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Azaitraoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Charef" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255020v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255008v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour Bouzidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Brahim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337714v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337728v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538113v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Arab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.079.0103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouchoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60569/hsoua-b2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alioua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niandou Tour&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.11780" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasima Moujoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gouyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.173.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6159" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.028.0175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.220.0075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnia-Sonia Missaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tarrius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k7s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#232;s Bahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bahida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Azaitraoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Charef" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour Bouzidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Brahim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>