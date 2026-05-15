--- v1 (2026-04-12)
+++ v2 (2026-05-15)
@@ -3283,178 +3283,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03895324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dames de fraises et la fabrique de la marge : harcèlement, violation, exploitation et résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Azaitraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Migrations et/ou mobilités. Etas, espace et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03510789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La migration féminine à Dubaï- de la circulation migratoire au mariage local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Arab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations et/ou mobilités. Etas, espace et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03510774v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03510789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">carrefour migratoires des saisonnières marocaines en Espagne.</w:t>
               </w:r>
@@ -5256,51 +5256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538113v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Arab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.079.0103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouchoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60569/hsoua-b2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alioua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niandou Tour&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.11780" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasima Moujoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gouyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.173.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6159" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.028.0175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.220.0075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnia-Sonia Missaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tarrius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k7s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#232;s Bahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bahida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Azaitraoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Charef" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour Bouzidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Brahim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538113v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Arab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.079.0103" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05538100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bouchoua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60569/hsoua-b2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alioua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0033" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niandou Tour&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.191.0023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372829v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.11780" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasima Moujoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.8512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.185.0099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888829v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Gouyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.173.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888835v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6159" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888844v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.028.0175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570584v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.220.0075" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.2550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnia-Sonia Missaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tarrius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617077v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k7s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609168v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legendre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110262v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03110246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04372877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#232;s Bahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bahida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tallier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Azaitraoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889074v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888939v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubeline Vinay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889031v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Charef" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255008v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03254989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255005v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhour Bouzidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Brahim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Moussaoui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01609249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03337714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>