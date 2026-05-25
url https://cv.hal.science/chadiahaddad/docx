--- v0 (2026-03-29)
+++ v1 (2026-05-25)
@@ -66,6542 +66,8832 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Arabic version of the self-assessment of social cognitive impairments (ACSo) tool among a sample of patients with schizophrenia</w:t>
+                <w:t xml:space="preserve">Cluster analysis of conformity and social desirability: Association with use and problematic use of licit substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rana Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrella Bou Malhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Clery</w:t>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 44, pp.100417. </w:t>
+              <w:t xml:space="preserve">Addictive Behaviors Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23, pp.100710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2025.100417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.abrep.2026.100710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551967v1</w:t>
+                <w:t xml:space="preserve">hal-05631175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case report of schizoaffective bipolar disorder and the impact of medication adherence on creativity</w:t>
+                <w:t xml:space="preserve">Cross‐Sectional Assessment of Medication Adherence and Its Association With Community Pharmacy Experience and Patients' Satisfaction and Characteristics: Findings From the IMPHACT‐LB Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venise Abi Kheir</w:t>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kreidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marouan Zoghbi</w:t>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44192-025-00284-5⟩</w:t>
+              <w:t xml:space="preserve">Health Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (2), pp.e71821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hsr2.71821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540670v1</w:t>
+                <w:t xml:space="preserve">hal-05595935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Arabic version of the 16-item free and cued recall test among patients with schizophrenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the Arabic version of the self-assessment of social cognitive impairments (ACSo) tool among a sample of patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Al Aswad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najla Sam</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helen Clery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-025-07417-8⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44, pp.100417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2025.100417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545252v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community pharmacy services and patient quality of life in Lebanon's socioeconomic crisis: Findings from the IMPHACT-LB study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the Arabic version of the 16-item free and cued recall test among patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Sam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Hajj</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oussama Dahdouh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploratory Research in Clinical and Social Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcsop.2025.100659⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-025-07417-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540464v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-sectional study of public knowledge and stigma towards autism spectrum disorder in Lebanon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Community pharmacy services and patient quality of life in Lebanon's socioeconomic crisis: Findings from the IMPHACT-LB study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Zeenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-96858-y⟩</w:t>
+              <w:t xml:space="preserve">Exploratory Research in Clinical and Social Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.100659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcsop.2025.100659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082566v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoping review about pathogenesis, risk factors, and treatment of venous and arterial thrombosis in coronavirus infection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Improving stroke awareness through a culturally adapted audiovisual intervention in the United Arab Emirates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cherfane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2025.1688115⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2025.1608381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551997v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of the VIP care battery and composite scale for vulnerable populations inclusiveness in pharmaceutical care</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Examining burden among caregivers of community-dwelling older adults in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chadia Haddad</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Bou Malham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-20415-w⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 15, pp.22775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-05626-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545210v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, practices, and recognition ability of counterfeit medicines among lebanese community pharmacists during concurrent national crises</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Perceived effects of accreditation on education quality and health-related job outcomes: scales validation and correlates in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deema Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rony M Zeenny</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-29268-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-025-07448-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552023v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring theory of mind abilities in Lebanese chronic patients with schizophrenia: A cross-sectional study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A cross-sectional study of public knowledge and stigma towards autism spectrum disorder in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisreen Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Saadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2025.100385⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-96858-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313604v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of antipsychotic and anticholinergic medications on cognition in chronic patients with schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Scoping review about pathogenesis, risk factors, and treatment of venous and arterial thrombosis in coronavirus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada M Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-023-04552-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1688115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2025.1688115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143026v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of pharmacist education as a catalyst: Examining COVID-19 vaccine acceptance and hesitancy in senior Lebanese citizens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Psychometric validation of the VIP care battery and composite scale for vulnerable populations inclusiveness in pharmaceutical care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Basma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souheil Hallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacy Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46542/pe.2023.231.741754⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.36388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-20415-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827334v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive function in recovered COVID-19 Lebanese patients with schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Knowledge, practices, and recognition ability of counterfeit medicines among lebanese community pharmacists during concurrent national crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisreen Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Al Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheil Hallit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Salameh</w:t>
+                <w:t xml:space="preserve">Rony M Zeenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of General Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12991-023-00435-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-29268-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142879v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self-assessment scale of cognitive complaints in Schizophrenia: validation of the Arabic version among a sample of lebanese patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploring theory of mind abilities in Lebanese chronic patients with schizophrenia: A cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ghosn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Calvet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-023-04925-3⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42, pp.100385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2025.100385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150003v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of the Montreal Cognitive Assessment (MoCA) screening tool to evaluate cognitive deficits in Lebanese in-patients with schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A case report of schizoaffective bipolar disorder and the impact of medication adherence on creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venise Abi Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kreidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajp.2022.103029⟩</w:t>
+              <w:t xml:space="preserve">Discover Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44192-025-00284-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584054v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should samples be weighted to decrease selection bias in online surveys during the COVID-19 pandemic? Data from seven datasets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploring ADHD understanding and stigma: Insights from an online survey in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisreen Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-022-01547-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0310755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03694392v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 pandemic and mental health in Lebanon: a cross-sectional study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluating the influence of a 3-min online video on the community knowledge of stroke in four Arab countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deema Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabih Hallit</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychiatry in Clinical Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (2), pp.152-163. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.134249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13651501.2021.1879159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1342490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575623v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective temperaments of Lebanese patients with schizophrenia: comparison by gender and severity of psychosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The specialized competency framework for community pharmacists (SCF-CP) in Lebanon: validation and evaluation of the revised version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souheil Hallit</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-021-05854-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40545-023-00585-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03474233v1</w:t>
+                <w:t xml:space="preserve">hal-05596045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective cognitive complaints and relations to objective cognitive performance among Lebanese patients with schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Patient-pharmacist relationship dynamics: a mediation analysis of patient characteristics and reported outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-021-03564-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20523211.2024.2371409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03473022v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of psychological and anthropometrics measures before and after dieting and factors associated with body dissatisfaction and quality of life in a Lebanese clinical sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Assessing the efficacy of an educational video on stroke knowledge in Lebanon: a single-arm interventional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georgie Wehbé</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-021-00691-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.3019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-20552-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03472969v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with overweight and obesity in Lebanese male patients with schizophrenia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cardiovascular Diseases and Metabolic Medications in the Lebanese Population: A Post Hoc Analysis from a Nationwide Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony M Zeenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Souheil Hallit</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Karen Zeidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Psychiatric Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppc.12697⟩</w:t>
+              <w:t xml:space="preserve">Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmacy12060171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583983v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors related to autonomy among Lebanese women: a web-based cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrella Bou Malhab</w:t>
+                <w:t xml:space="preserve">Adherence to the Mediterranean Diet and Cardiovascular Risk Factors among the Lebanese Population: A Nationwide Cross-Sectional Post Hoc Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony M Zeenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Sacre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dalia Khachman</w:t>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba K Zeidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Women's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12905-021-01501-3⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (15), pp.2426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu16152426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03555233v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigma toward people with COVID-19 among the Lebanese population: a cross-sectional study of correlates and mediating effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The role of pharmacist education as a catalyst: Examining COVID-19 vaccine acceptance and hesitancy in senior Lebanese citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmela Bou Malham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Moughnieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Danielle Saadeh</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-021-00646-y⟩</w:t>
+              <w:t xml:space="preserve">Pharmacy Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.741-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46542/pe.2023.231.741754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03473001v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural adaptation and validation of the Arabic version of the BACS scale (the brief assessment of cognition in schizophrenia) among chronic schizophrenic inpatients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of antipsychotic and anticholinergic medications on cognition in chronic patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-021-03228-9⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-023-04552-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216912v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assessment of social cognition in a sample of Lebanese in-patients with schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cognitive function in recovered COVID-19 Lebanese patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Chamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2021.100207⟩</w:t>
+              <w:t xml:space="preserve">Annals of General Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12991-023-00435-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572390v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Arabic version of the “12-item short-form health survey” (SF-12) in a sample of Lebanese adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The self-assessment scale of cognitive complaints in Schizophrenia: validation of the Arabic version among a sample of lebanese patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Abboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souheil Hallit</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13690-021-00579-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-023-04925-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575315v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with seasonal affective disorders in Lebanese adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A cross-sectional assessment of patient satisfaction with community pharmacy services in Lebanon: The IMPHACT-LB study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Akel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Psychiatric Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppc.12933⟩</w:t>
+              <w:t xml:space="preserve">Pharmacy Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.707-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46542/pe.2023.231.707722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574298v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlates of bullying perpetration among Lebanese adolescents: a national study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Academic pharmacist competencies in ordinary and emergency situations: content validation and pilot description in Lebanese academia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Soufia</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12887-021-02678-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-023-04712-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03306875v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicidal ideation among Lebanese adults: scale validation and correlates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Knowledge, Attitude, and Practices of the General Population toward the Old-New Outbreak of Cholera in a Developing Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwan Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-021-03111-7⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (4), pp.236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed8040236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03306782v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking and COVID-19: A Scoping Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Knowledge and Awareness of Stroke among the Elderly Population: Analysis of Data from a Sample of Older Adults in a Developing Country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Safwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cherfane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tobacco Use Insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1179173X21994612⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (12), pp.2172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina59122172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575531v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Arabic version of the Eating Attitude Test in Lebanon: a population study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The use of the Montreal Cognitive Assessment (MoCA) screening tool to evaluate cognitive deficits in Lebanese in-patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980020002955⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70, pp.103029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajp.2022.103029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592279v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional eating among Lebanese adults: scale validation, prevalence and correlates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Obeid</w:t>
+                <w:t xml:space="preserve">Work Ethics and Ethical Attitudes among Healthcare Professionals: The Role of Leadership Skills in Determining Ethics Construct and Professional Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Sakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Zeenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rabih Hallit</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40519-020-01001-7⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10081399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592250v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of problematic internet use with depression, impulsivity, anger, aggression, and social anxiety: Results of a national study among Lebanese adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Should samples be weighted to decrease selection bias in online surveys during the COVID-19 pandemic? Data from seven datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wael Khansa</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony M Zeenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ped4.12299⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-022-01547-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564549v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03694392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General description of cognitive deficits in schizophrenia and assessment tools in Lebanon: A scoping review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Subjective cognitive complaints and relations to objective cognitive performance among Lebanese patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Polin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2021.100199⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-021-03564-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572971v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03473022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative symptoms in schizophrenia: correlation with clinical and genetic factors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of psychological and anthropometrics measures before and after dieting and factors associated with body dissatisfaction and quality of life in a Lebanese clinical sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Zakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sahar Obeid</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgie Wehbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacogenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/pgs-2020-0171⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-021-00691-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575422v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03472969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-sectional study of COVID-19-related bullying in a sample of Lebanese adults: scale validation, correlates, and mediating effect of fear and anxiety</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Smoking and COVID-19: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrella Bou Malhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-021-00643-1⟩</w:t>
+              <w:t xml:space="preserve">Tobacco Use Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.1179173X2199461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1179173X21994612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03355932v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in the Associations between Body Dissatisfaction and Eating Outcomes by Gender? A Lebanese Population Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Emotional eating among Lebanese adults: scale validation, prevalence and correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rouba Karen Zeidan</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.02.003⟩</w:t>
+              <w:t xml:space="preserve">Eating and Weight Disorders - Studies on Anorexia, Bulimia and Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.1069-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40519-020-01001-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574584v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with problematic internet use among a large sample of Lebanese adolescents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Association of problematic internet use with depression, impulsivity, anger, aggression, and social anxiety: Results of a national study among Lebanese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Salameh</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Bou Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Khansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12887-021-02624-0⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.255-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ped4.12299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03310539v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of insomnia with mania in Lebanese patients with bipolar disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Validation of the Arabic version of the Eating Attitude Test in Lebanon: a population study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aik Yong Chok</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.09.008⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (13), pp.4132-4143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980020002955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582915v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep disorders in a sample of Lebanese children: the role of parental mental health and child nutrition and activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">General description of cognitive deficits in schizophrenia and assessment tools in Lebanon: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sahar Obeid</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12887-021-02795-w⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.100199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2021.100199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03306839v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing cigarette smoking knowledge and attitudes among smokers and non-smokers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Validation of the Arabic version of the “12-item short-form health survey” (SF-12) in a sample of Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-08162-z⟩</w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79 (1), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13690-021-00579-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584678v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-cultural differences in orthorexic eating behaviors: Associations with personality traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Factors associated with seasonal affective disorders in Lebanese adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Hobeika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nut.2020.110811⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Psychiatric Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ppc.12933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppc.12933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584426v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with anxiety among the Lebanese population: the role of alexithymia, self-esteem, alcohol use disorders, emotional intelligence and stress and burnout</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Correlates of bullying perpetration among Lebanese adolescents: a national study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kassandra Fares</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soufia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychiatry in Clinical Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13651501.2020.1723641⟩</w:t>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-021-02678-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588627v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03306875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge, attitudes, harm perception, and practice related to waterpipe smoking in Lebanon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Suicidal ideation among Lebanese adults: scale validation and correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Zakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Akel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-08295-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-021-03111-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586997v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03306782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between eating behavior and quarantine/confinement stressors during the coronavirus disease 2019 outbreak</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Self-assessment of social cognition in a sample of Lebanese in-patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Myriam Al Hachach</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Eating Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40337-020-00317-0⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, pp.100207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2021.100207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592355v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge and attitude toward waterpipe smoking: scale validation and correlates in the Lebanese adult population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Factors related to autonomy among Lebanese women: a web-based cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrella Bou Malhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia Khachman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-09425-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12905-021-01501-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584223v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03555233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video gaming addiction and its association with memory, attention and learning skills in Lebanese children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stigma toward people with COVID-19 among the Lebanese population: a cross-sectional study of correlates and mediating effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrella Bou Malhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Salameh</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Saadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child and Adolescent Psychiatry and Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13034-020-00353-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-021-00646-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583133v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03473001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Relationship between Toxoplasma gondii seropositivity and schizophrenia in the Lebanese population: potential implication of genetic polymorphism of MMP-9</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Factors associated with overweight and obesity in Lebanese male patients with schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Daccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheil Hallit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-020-02727-5⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Psychiatric Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.1347-1355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppc.12697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584176v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with alcohol use disorder: the role of depression, anxiety, stress, alexithymia and work fatigue- a population study in Lebanon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Cross-cultural adaptation and validation of the Arabic version of the BACS scale (the brief assessment of cognition in schizophrenia) among chronic schizophrenic inpatients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hala Sacre</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-8345-1⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-021-03228-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587357v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Negative symptoms in schizophrenia: correlation with clinical and genetic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Chamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacogenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (7), pp.389-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/pgs-2020-0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cross-sectional study of COVID-19-related bullying in a sample of Lebanese adults: scale validation, correlates, and mediating effect of fear and anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrella Bou Malhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Malaeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Saadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-021-00643-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03355932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differences in the Associations between Body Dissatisfaction and Eating Outcomes by Gender? A Lebanese Population Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Zakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarabay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Karen Zeidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (3), pp.134-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2021.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors associated with problematic internet use among a large sample of Lebanese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph E Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-021-02624-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03310539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleep disorders in a sample of Lebanese children: the role of parental mental health and child nutrition and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Sfeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12887-021-02795-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03306839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association of insomnia with mania in Lebanese patients with bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kazour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aik Yong Chok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (4), pp.314-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19 pandemic and mental health in Lebanon: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan El Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsie Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola El Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychiatry in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (2), pp.152-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13651501.2021.1879159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affective temperaments of Lebanese patients with schizophrenia: comparison by gender and severity of psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph E Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilige Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-021-05854-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03474233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors associated with anxiety among the Lebanese population: the role of alexithymia, self-esteem, alcohol use disorders, emotional intelligence and stress and burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychiatry in Clinical Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13651501.2020.1723641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing cigarette smoking knowledge and attitudes among smokers and non-smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (16), pp.19352-19362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-08162-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-cultural differences in orthorexic eating behaviors: Associations with personality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Strahler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77, pp.110811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nut.2020.110811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge, attitudes, harm perception, and practice related to waterpipe smoking in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (15), pp.17854-17863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-08295-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association between eating behavior and quarantine/confinement stressors during the coronavirus disease 2019 outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Zakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bou Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Al Hachach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Eating Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40337-020-00317-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge and attitude toward waterpipe smoking: scale validation and correlates in the Lebanese adult population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (25), pp.31250-31258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-09425-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Video gaming addiction and its association with memory, attention and learning skills in Lebanese children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Farchakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Child and Adolescent Psychiatry and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13034-020-00353-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors associated with alcohol use disorder: the role of depression, anxiety, stress, alexithymia and work fatigue- a population study in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassandra Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Sacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-8345-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction to: Relationship between Toxoplasma gondii seropositivity and schizophrenia in the Lebanese population: potential implication of genetic polymorphism of MMP-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amata El Mouhawess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-020-02727-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neurological soft signs in bipolar and unipolar disorder: A case-control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shafika Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dory Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 261, pp.253-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psychres.2017.12.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6611,275 +8901,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cognitive functions among Lebanese patients with schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Sacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congress of the WPA Epidemiology and Public Health Section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, MARRAKECH, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of the Lebanese Arabic version of the bacs scale (the brief assessment of cognition in Schizophrenia) among schizophrenic inpatients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheil Hallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Neurology and Epidemiology (ICNE), Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Paris, France. 55 (Suppl 1), pp.53, 2021, Neuroepidémiology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6889,112 +9179,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF COGNITIVE FUNCTIONS AMONG LEBANESE PATIENTS WITH SCHIZOPHRENIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congress of the WPA Epidemiology and Public Health Section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hôpital Psychiatrique de la Croix, Oct 2022, MARRAKECH, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7141,51 +9431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Haddad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Al Aswad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Sacre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kazour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2025.100417" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05540670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venise Abi Kheir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kreidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bedran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Zoghbi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-025-00284-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05545252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Sam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Dahdouh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-025-07417-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05540464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hajj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Akel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Zeenny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcsop.2025.100659" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05082566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Younes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisreen Mourad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saadeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96858-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Malaeb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mansour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Dia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada M Kassem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2025.1688115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05545210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Safwan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Basma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20415-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05552023v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Al Tawil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony M Zeenny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29268-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghosn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rabil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Haddad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2025.100385" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04143026v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-04552-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Khatib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bou Malham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moughnieh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46542/pe.2023.231.741754" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chamoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12991-023-00435-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04150003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abboche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-04925-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03584054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2022.103029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01547-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03575623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Othman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Touma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola El Othman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Hallit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13651501.2021.1879159" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03474233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Dib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilige Nehme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Azar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05854-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03473022v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Polin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-021-03564-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03472969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zakhour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Eid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Wehb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00691-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03583983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kassem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daccache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hayek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppc.12697" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03555233v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrella Bou Malhab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lahoud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Khachman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-021-01501-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03473001v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00646-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03216912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Obeid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-021-03228-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03572390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2021.100207" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03575315v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-021-00579-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03574298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hobeika" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppc.12933" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03306875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Awad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soufia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-021-02678-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03306782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Fares" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-021-03111-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03575531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1179173X21994612" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03592279v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Khoury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020002955" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03592250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rahme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-01001-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03564549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Bou Khalil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Khansa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ped4.12299" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03572971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2021.100199" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03575422v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Chamoun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs-2020-0171" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03355932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00643-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03574584v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarabay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Karen Zeidan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.02.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03310539v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-021-02624-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03582915v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ghanem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik Yong Chok" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03306839v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sfeir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-021-02795-w" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03584678v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Akiki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08162-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03584426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Strahler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2020.110811" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03588627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13651501.2020.1723641" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03586997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08295-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03592355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bou Kheir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Haddad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Al Hachach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-020-00317-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03584223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Farah" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09425-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03583133v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farchakh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13034-020-00353-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03584176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amata El Mouhawess" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammoud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02727-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03587357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-8345-1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555614v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Al Sagheer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafika Assaad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dory Hachem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.12.073" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04026724v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03176708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04026649v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631175v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Hatem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrella Bou Malhab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Haddad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Sacre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hajj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abrep.2026.100710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Sakr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Safwan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71821" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Al Aswad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kazour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2025.100417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05545252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Sam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Calvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Dahdouh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-025-07417-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05540464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Akel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Zeenny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcsop.2025.100659" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cherfane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Salameh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2025.1608381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05605461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Barakat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khatib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bou Malham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05626-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deema Rahme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Tawil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-07448-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05082566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Younes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisreen Mourad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Saadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96858-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05551997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Malaeb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mansour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Dia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada M Kassem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2025.1688115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05545210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Basma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20415-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05552023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Al Tawil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony M Zeenny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-29268-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05313604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghosn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rabil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Haddad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2025.100385" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05540670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venise Abi Kheir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kreidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bedran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Zoghbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44192-025-00284-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310755" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Iskandar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1342490" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40545-023-00585-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20523211.2024.2371409" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-20552-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05584999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Abdo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Karen Zeidan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmacy12060171" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05584974v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba K Zeidan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16152426" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827334v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Khatib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Moughnieh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46542/pe.2023.231.741754" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04143026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-04552-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04142879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Chamoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12991-023-00435-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04150003v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Abboche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-04925-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596020v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46542/pe.2023.231.707722" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-04712-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596052v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8040236" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina59122172" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03584054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajp.2022.103029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10081399" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694392v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01547-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03473022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Polin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-021-03564-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03472969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Zakhour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Eid" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgie Wehb&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00691-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03575531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1179173X21994612" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03592250v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Rahme" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Obeid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Hallit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-020-01001-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03564549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Bou Khalil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Khansa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ped4.12299" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03592279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Khoury" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020002955" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03572971v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2021.100199" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03575315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-021-00579-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03574298v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hobeika" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppc.12933" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03306875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Awad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soufia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-021-02678-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03306782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Fares" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-021-03111-7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03572390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2021.100207" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03555233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lahoud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Khachman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-021-01501-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03473001v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00646-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03583983v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kassem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Daccache" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hayek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppc.12697" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03216912v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-021-03228-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03575422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Chamoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/pgs-2020-0171" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03355932v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00643-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03574584v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarabay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2021.02.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03310539v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph E Dib" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-021-02624-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03306839v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sfeir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12887-021-02795-w" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03582915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ghanem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kazour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aik Yong Chok" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03575623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan El Othman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Touma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola El Othman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13651501.2021.1879159" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03474233v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilige Nehme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Azar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05854-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03588627v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13651501.2020.1723641" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03584678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Akiki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08162-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03584426v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Strahler" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2020.110811" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03586997v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08295-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03592355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bou Kheir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Haddad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Al Hachach" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-020-00317-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03584223v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Farah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09425-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03583133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Farchakh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13034-020-00353-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03587357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-8345-1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03584176v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amata El Mouhawess" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hammoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-020-02727-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555614v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Al Sagheer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafika Assaad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dory Hachem" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2017.12.073" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNVN4ZVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04026724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03176708v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04026649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>