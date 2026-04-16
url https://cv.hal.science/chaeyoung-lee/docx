--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chaeyoung Lee </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Département d'études coréennes & IFRAE, InalcoLIDILEM, UGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chaeyoung-lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1232-6246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource de phraséologie scientifique orale en français et quelques pistes d’application didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.2041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Analysis of Korean One-eojeol Greeting and Leave-taking Expressions Based on Motion Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">언어</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (4), pp.1041-1066. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18855/lisoko.2025.50.4.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STT 기술을 활용한 발음 학습이 학습자의 발음 불안에 미치는 영향 연구 - 프랑스 대학 한국어 전공 학습자의 사례</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Hyung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 이중언어학</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.149-175. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17296/korbil.2024.95.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Frérot et Mojca Pecman (dir.), Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules parenthétiques en dire et leur fonctionnement discursif dans les communications scientifiques orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Descriptions du français parlé. Hommage à Claire Blanche-Benveniste, 216, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.216.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">한국어 관용 표현의 성구적 교수·학습을 위한 제언</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 이중언어학</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.169-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations phraséologiques sur la co-construction des savoirs dans le discours scientifique oral en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ICODOC 2021 : Le savoir au prisme du langage. Acquisition, transmission, manifestations, 146, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214605003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duffley (dir.), Leçons de linguistique de Gustave Guillaume 1952‑1953 / 1953‑1954 / 1954‑1955. – Psycho-systématique du langage : principes, méthodes et applications V. – Psycho-systématique du langage : principes, méthodes et applications VI. – Leçons de l’année 1954‑1955, Québec, Les Presses de l’Université Laval, 2019, 235 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">그래(요), 그렇죠(?), 그랬구나, 그러게 말이에요, 그래도 그렇지. ‘그러-’ 계열 반응적 표현을 통한 한국어 구어 담화 문법의 재고</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée Atelier didactique du coréen en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘잘 부탁드립니다’, ‘그건 그래’, ‘말도 마’, ‘누가 안 뺏어 먹어’. 한국어 학습자의 어휘화용적 능력 향상을 위한 교수·학습 자료 개발</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">제4회 글로벌한국학 국제학술대회</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, 온라인, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coréen, langue émergente ou durable ? Ce que nous disent les apprenants de coréen en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiwon Won</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN « Débuter une langue à l'université : Diversité des expériences vécues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la phraséologie peut-elle nous aider à faire une communication scientifique orale plus interactive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Approches interdisciplinaires des unités phraséologiques (UP) dans les langues du monde Linguistique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie d'une langue agglutinante : le cas des combinatoires des morphèmes de salutation en coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PHRASEOPRAG : Phraséologie pragmatique des interactions orales et médiées - regards croisés et perspectives interdisciplinaires -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Sapporo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">유럽 취미 목적 한국어 학습자를 위한 독학용 여행 한국어 교재 개발 연구</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koungok Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiim Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAKLE 2024 "Korean as a Second Language in Plurilingual and Multicultural Societies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sienna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'allocutaire dans le discours scientifique : une comparaison entre l'écrit et l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Routines discursives dans des corpus académiques et autres corpus multilingues : approches contrastives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard pragmatique sur les expressions prêt-à-dire en coréen : ressources, typologie fonctionnelle et perspectives didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural de l'AFPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA et la pratique orale en coréen : mobiliser la reconnaissance automatique de la parole pour l’apprentissage de la prononciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "L’enseignement-apprentissage du coréen dans le paysage de la didactique des langues et des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules discursives à fonction de prise en compte de l’allocutaire dans le discours scientifique oral en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème ACFAS, 317 ≪ Les phraséologismes sous l’angle de la variation, de l’innovation et du changement linguistique ≫</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le genre des communications scientifiques orales à travers la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSEDI (Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la phraséologie de l’oral : quelques expériences autour des corpus d’interactions et des communications scientifiques orales au LIDILEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Pausé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ladreyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation des corpus oraux : Outils, méthodes et objectifs pour l’enseignement/apprentissage du français (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILC, laure Anne Johnsen, Nov 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">프랑스어 학술 발표의 청자 안내 담화 표지 연구 : 술어 기반 성구소를 중심으로</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022년 한국외국어교육학회 국제학술대회 "학습 지향 외국어 평가의 동향과 전망: 교수, 학습, 평가 일체화"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, 온라인, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">외국어로서의 한국어 성구소 교수·학습의 개선 방안 마련을 위한 기초 연구: 유럽공통참조기준과 성구 능력</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">제2회 글로벌한국학 국제학술대회</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, 온라인, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules à fonction de renvoi discursif dans les communications scientifiques orales en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études. La phraséologie dans les interactions orales et écrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations phraséologiques sur la co-construction des savoirs dans le discours scientifique oral en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2021. Le savoir au prisme du langage : acquisition, transmission, manifestations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules parenthétiques avec dire dans le discours scientifique oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles. Hommage à Claire Blanche-Benveniste (1935-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">프랑스어 범학문적 학술 표현 연구의 현황과 과제 : 교수법적 관점에서</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020년 한국외국어교육학회 국제학술대회. "외국어 교육의 상생과 협력을 통한 특수외국어 교육 진흥 방안 모색"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Seongnam, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">유럽의 취미 목적 한국어 학습자를 위한 독학용 여행 한국어 교재 개발 연구</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koungok Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiim Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imsuk Jung; Kukjin Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">다중언어·다문화 사회에서 한국어 교육의 역할과 방향</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 공앤박, pp.353-364, 2025, 9788997134700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie dans le discours scientifique oral en français : formules de prise en compte de l'allocutaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2024. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024GRALL025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04996629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploration du corpus de discours scientifique oral en français pour une étude phraséologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Internationales de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">숲이 불탈 때</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">쇼아</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">쇼펜하우어를 마주하며</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">러브크래프트 : 세상에 맞서, 삶에 맞서</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">파네지릭</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">몽테뉴 여행기</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chaeyoung Lee </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">IFRAE, Inalco & LIDILEM, UGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chaeyoung-lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1232-6246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">유럽의 한국학･한국어문학 전공 학습자 대상 초급 한자 선정 연구-교육과정 현황 조사와 선행 목록 분석을 기반으로</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koungok Ju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">한국언어문화학</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (1), pp.259-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">한국어 ‘그러-’ 계열 반응적 표현 연구: 말뭉치 분석과 교육 현장 인식 조사를 바탕으로</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juseok Yun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foreign Language Education (KAFLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (1), pp.73-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource de phraséologie scientifique orale en français et quelques pistes d’application didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.2041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Analysis of Korean One-eojeol Greeting and Leave-taking Expressions Based on Motion Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">언어</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (4), pp.1041-1066. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18855/lisoko.2025.50.4.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STT 기술을 활용한 발음 학습이 학습자의 발음 불안에 미치는 영향 연구 - 프랑스 대학 한국어 전공 학습자의 사례</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Hyung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 이중언어학</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.149-175. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17296/korbil.2024.95.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">한국어 관용 표현의 성구적 교수·학습을 위한 제언</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 이중언어학</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.169-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules parenthétiques en dire et leur fonctionnement discursif dans les communications scientifiques orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Descriptions du français parlé. Hommage à Claire Blanche-Benveniste, 216, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.216.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Frérot et Mojca Pecman (dir.), Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations phraséologiques sur la co-construction des savoirs dans le discours scientifique oral en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ICODOC 2021 : Le savoir au prisme du langage. Acquisition, transmission, manifestations, 146, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214605003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duffley (dir.), Leçons de linguistique de Gustave Guillaume 1952‑1953 / 1953‑1954 / 1954‑1955. – Psycho-systématique du langage : principes, méthodes et applications V. – Psycho-systématique du langage : principes, méthodes et applications VI. – Leçons de l’année 1954‑1955, Québec, Les Presses de l’Université Laval, 2019, 235 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coréen, langue émergente ou durable ? Ce que nous disent les apprenants de coréen en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiwon Won</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN « Débuter une langue à l'université : Diversité des expériences vécues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘잘 부탁드립니다’, ‘그건 그래’, ‘말도 마’, ‘누가 안 뺏어 먹어’. 한국어 학습자의 어휘화용적 능력 향상을 위한 교수·학습 자료 개발</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">제4회 글로벌한국학 국제학술대회</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, 온라인, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">그래(요), 그렇죠(?), 그랬구나, 그러게 말이에요, 그래도 그렇지. ‘그러-’ 계열 반응적 표현을 통한 한국어 구어 담화 문법의 재고</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée Atelier didactique du coréen en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la phraséologie peut-elle nous aider à faire une communication scientifique orale plus interactive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Approches interdisciplinaires des unités phraséologiques (UP) dans les langues du monde Linguistique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie d'une langue agglutinante : le cas des combinatoires des morphèmes de salutation en coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PHRASEOPRAG : Phraséologie pragmatique des interactions orales et médiées - regards croisés et perspectives interdisciplinaires -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Sapporo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">유럽 취미 목적 한국어 학습자를 위한 독학용 여행 한국어 교재 개발 연구</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koungok Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiim Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAKLE 2024 "Korean as a Second Language in Plurilingual and Multicultural Societies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sienna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard pragmatique sur les expressions prêt-à-dire en coréen : ressources, typologie fonctionnelle et perspectives didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural de l'AFPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'allocutaire dans le discours scientifique : une comparaison entre l'écrit et l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Routines discursives dans des corpus académiques et autres corpus multilingues : approches contrastives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA et la pratique orale en coréen : mobiliser la reconnaissance automatique de la parole pour l’apprentissage de la prononciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "L’enseignement-apprentissage du coréen dans le paysage de la didactique des langues et des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules discursives à fonction de prise en compte de l’allocutaire dans le discours scientifique oral en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème ACFAS, 317 ≪ Les phraséologismes sous l’angle de la variation, de l’innovation et du changement linguistique ≫</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le genre des communications scientifiques orales à travers la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSEDI (Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la phraséologie de l’oral : quelques expériences autour des corpus d’interactions et des communications scientifiques orales au LIDILEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Pausé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ladreyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation des corpus oraux : Outils, méthodes et objectifs pour l’enseignement/apprentissage du français (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILC, laure Anne Johnsen, Nov 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">프랑스어 학술 발표의 청자 안내 담화 표지 연구 : 술어 기반 성구소를 중심으로</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022년 한국외국어교육학회 국제학술대회 "학습 지향 외국어 평가의 동향과 전망: 교수, 학습, 평가 일체화"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, 온라인, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">외국어로서의 한국어 성구소 교수·학습의 개선 방안 마련을 위한 기초 연구: 유럽공통참조기준과 성구 능력</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">제2회 글로벌한국학 국제학술대회</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, 온라인, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules à fonction de renvoi discursif dans les communications scientifiques orales en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études. La phraséologie dans les interactions orales et écrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations phraséologiques sur la co-construction des savoirs dans le discours scientifique oral en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2021. Le savoir au prisme du langage : acquisition, transmission, manifestations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules parenthétiques avec dire dans le discours scientifique oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles. Hommage à Claire Blanche-Benveniste (1935-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">프랑스어 범학문적 학술 표현 연구의 현황과 과제 : 교수법적 관점에서</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020년 한국외국어교육학회 국제학술대회. "외국어 교육의 상생과 협력을 통한 특수외국어 교육 진흥 방안 모색"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Seongnam, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">유럽의 취미 목적 한국어 학습자를 위한 독학용 여행 한국어 교재 개발 연구</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koungok Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiim Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imsuk Jung; Kukjin Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">다중언어·다문화 사회에서 한국어 교육의 역할과 방향</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 공앤박, pp.353-364, 2025, 9788997134700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie dans le discours scientifique oral en français : formules de prise en compte de l'allocutaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2024. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024GRALL025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04996629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploration du corpus de discours scientifique oral en français pour une étude phraséologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Internationales de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">영도의 글쓰기</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">숲이 불탈 때</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">쇼아</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">쇼펜하우어를 마주하며</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">러브크래프트 : 세상에 맞서, 삶에 맞서</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">파네지릭</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">몽테뉴 여행기</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="408BE1BA"/>
+    <w:nsid w:val="53C438B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chaeyoung-lee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1232-6246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451348v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeyoung Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18855/lisoko.2025.50.4.002" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17296/korbil.2024.95.149" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.216.0013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214605003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9324" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiwon Won" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076125v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199757v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684572v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehui Kan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koungok Ju" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiim Jung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwon Lee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450203v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097294v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389138v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04996629v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALL025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153183v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725735v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606519v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450746v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chaeyoung-lee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1232-6246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580911v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeyoung Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koungok Ju" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juseok Yun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18855/lisoko.2025.50.4.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17296/korbil.2024.95.149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.216.0013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10999" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214605003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiwon Won" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehui Kan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiim Jung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwon Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04996629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALL025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>