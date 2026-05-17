--- v1 (2026-04-16)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chaeyoung Lee </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">IFRAE, Inalco & LIDILEM, UGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chaeyoung-lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1232-6246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">유럽의 한국학･한국어문학 전공 학습자 대상 초급 한자 선정 연구-교육과정 현황 조사와 선행 목록 분석을 기반으로</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koungok Ju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">한국언어문화학</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (1), pp.259-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">한국어 ‘그러-’ 계열 반응적 표현 연구: 말뭉치 분석과 교육 현장 인식 조사를 바탕으로</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juseok Yun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foreign Language Education (KAFLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (1), pp.73-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource de phraséologie scientifique orale en français et quelques pistes d’application didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.2041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Analysis of Korean One-eojeol Greeting and Leave-taking Expressions Based on Motion Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">언어</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (4), pp.1041-1066. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18855/lisoko.2025.50.4.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STT 기술을 활용한 발음 학습이 학습자의 발음 불안에 미치는 영향 연구 - 프랑스 대학 한국어 전공 학습자의 사례</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Hyung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 이중언어학</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.149-175. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17296/korbil.2024.95.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">한국어 관용 표현의 성구적 교수·학습을 위한 제언</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 이중언어학</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.169-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules parenthétiques en dire et leur fonctionnement discursif dans les communications scientifiques orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Descriptions du français parlé. Hommage à Claire Blanche-Benveniste, 216, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.216.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Frérot et Mojca Pecman (dir.), Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations phraséologiques sur la co-construction des savoirs dans le discours scientifique oral en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ICODOC 2021 : Le savoir au prisme du langage. Acquisition, transmission, manifestations, 146, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214605003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duffley (dir.), Leçons de linguistique de Gustave Guillaume 1952‑1953 / 1953‑1954 / 1954‑1955. – Psycho-systématique du langage : principes, méthodes et applications V. – Psycho-systématique du langage : principes, méthodes et applications VI. – Leçons de l’année 1954‑1955, Québec, Les Presses de l’Université Laval, 2019, 235 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coréen, langue émergente ou durable ? Ce que nous disent les apprenants de coréen en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiwon Won</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN « Débuter une langue à l'université : Diversité des expériences vécues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘잘 부탁드립니다’, ‘그건 그래’, ‘말도 마’, ‘누가 안 뺏어 먹어’. 한국어 학습자의 어휘화용적 능력 향상을 위한 교수·학습 자료 개발</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">제4회 글로벌한국학 국제학술대회</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, 온라인, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">그래(요), 그렇죠(?), 그랬구나, 그러게 말이에요, 그래도 그렇지. ‘그러-’ 계열 반응적 표현을 통한 한국어 구어 담화 문법의 재고</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée Atelier didactique du coréen en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la phraséologie peut-elle nous aider à faire une communication scientifique orale plus interactive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Approches interdisciplinaires des unités phraséologiques (UP) dans les langues du monde Linguistique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie d'une langue agglutinante : le cas des combinatoires des morphèmes de salutation en coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PHRASEOPRAG : Phraséologie pragmatique des interactions orales et médiées - regards croisés et perspectives interdisciplinaires -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Sapporo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">유럽 취미 목적 한국어 학습자를 위한 독학용 여행 한국어 교재 개발 연구</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koungok Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiim Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAKLE 2024 "Korean as a Second Language in Plurilingual and Multicultural Societies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sienna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard pragmatique sur les expressions prêt-à-dire en coréen : ressources, typologie fonctionnelle et perspectives didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural de l'AFPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'allocutaire dans le discours scientifique : une comparaison entre l'écrit et l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Routines discursives dans des corpus académiques et autres corpus multilingues : approches contrastives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA et la pratique orale en coréen : mobiliser la reconnaissance automatique de la parole pour l’apprentissage de la prononciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "L’enseignement-apprentissage du coréen dans le paysage de la didactique des langues et des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules discursives à fonction de prise en compte de l’allocutaire dans le discours scientifique oral en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème ACFAS, 317 ≪ Les phraséologismes sous l’angle de la variation, de l’innovation et du changement linguistique ≫</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le genre des communications scientifiques orales à travers la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSEDI (Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la phraséologie de l’oral : quelques expériences autour des corpus d’interactions et des communications scientifiques orales au LIDILEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Pausé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ladreyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation des corpus oraux : Outils, méthodes et objectifs pour l’enseignement/apprentissage du français (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILC, laure Anne Johnsen, Nov 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">프랑스어 학술 발표의 청자 안내 담화 표지 연구 : 술어 기반 성구소를 중심으로</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022년 한국외국어교육학회 국제학술대회 "학습 지향 외국어 평가의 동향과 전망: 교수, 학습, 평가 일체화"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, 온라인, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">외국어로서의 한국어 성구소 교수·학습의 개선 방안 마련을 위한 기초 연구: 유럽공통참조기준과 성구 능력</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">제2회 글로벌한국학 국제학술대회</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, 온라인, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules à fonction de renvoi discursif dans les communications scientifiques orales en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études. La phraséologie dans les interactions orales et écrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations phraséologiques sur la co-construction des savoirs dans le discours scientifique oral en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2021. Le savoir au prisme du langage : acquisition, transmission, manifestations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules parenthétiques avec dire dans le discours scientifique oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles. Hommage à Claire Blanche-Benveniste (1935-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">프랑스어 범학문적 학술 표현 연구의 현황과 과제 : 교수법적 관점에서</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020년 한국외국어교육학회 국제학술대회. "외국어 교육의 상생과 협력을 통한 특수외국어 교육 진흥 방안 모색"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Seongnam, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">유럽의 취미 목적 한국어 학습자를 위한 독학용 여행 한국어 교재 개발 연구</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koungok Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiim Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imsuk Jung; Kukjin Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">다중언어·다문화 사회에서 한국어 교육의 역할과 방향</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 공앤박, pp.353-364, 2025, 9788997134700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie dans le discours scientifique oral en français : formules de prise en compte de l'allocutaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2024. Français. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024GRALL025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04996629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploration du corpus de discours scientifique oral en français pour une étude phraséologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Internationales de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">영도의 글쓰기</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">숲이 불탈 때</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">쇼아</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">쇼펜하우어를 마주하며</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">러브크래프트 : 세상에 맞서, 삶에 맞서</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">파네지릭</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">몽테뉴 여행기</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chaeyoung Lee </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">IFRAE, Inalco & LIDILEM, UGA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chaeyoung-lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1232-6246</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=E_e9KoYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">유럽의 한국학･한국어문학 전공 학습자 대상 초급 한자 선정 연구-교육과정 현황 조사와 선행 목록 분석을 기반으로</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koungok Ju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">한국언어문화학</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23 (1), pp.259-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">한국어 ‘그러-’ 계열 반응적 표현 연구: 말뭉치 분석과 교육 현장 인식 조사를 바탕으로</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juseok Yun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foreign Language Education (KAFLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (1), pp.73-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ressource de phraséologie scientifique orale en français et quelques pistes d’application didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/lexique.2041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pragmatic Analysis of Korean One-eojeol Greeting and Leave-taking Expressions Based on Motion Verbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">언어</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (4), pp.1041-1066. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18855/lisoko.2025.50.4.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STT 기술을 활용한 발음 학습이 학습자의 발음 불안에 미치는 영향 연구 - 프랑스 대학 한국어 전공 학습자의 사례</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ji-Hyung Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 이중언어학</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 95, pp.149-175. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17296/korbil.2024.95.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules parenthétiques en dire et leur fonctionnement discursif dans les communications scientifiques orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Descriptions du français parlé. Hommage à Claire Blanche-Benveniste, 216, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.216.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">한국어 관용 표현의 성구적 교수·학습을 위한 제언</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 이중언어학</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 89, pp.169-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Frérot et Mojca Pecman (dir.), Des corpus numériques à l’analyse linguistique en langues de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.10999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations phraséologiques sur la co-construction des savoirs dans le discours scientifique oral en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, ICODOC 2021 : Le savoir au prisme du langage. Acquisition, transmission, manifestations, 146, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214605003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Duffley (dir.), Leçons de linguistique de Gustave Guillaume 1952‑1953 / 1953‑1954 / 1954‑1955. – Psycho-systématique du langage : principes, méthodes et applications V. – Psycho-systématique du langage : principes, méthodes et applications VI. – Leçons de l’année 1954‑1955, Québec, Les Presses de l’Université Laval, 2019, 235 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘잘 부탁드립니다’, ‘그건 그래’, ‘말도 마’, ‘누가 안 뺏어 먹어’. 한국어 학습자의 어휘화용적 능력 향상을 위한 교수·학습 자료 개발</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">제4회 글로벌한국학 국제학술대회</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, 온라인, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le coréen, langue émergente ou durable ? Ce que nous disent les apprenants de coréen en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiwon Won</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ALADUN « Débuter une langue à l'université : Diversité des expériences vécues »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">그래(요), 그렇죠(?), 그랬구나, 그러게 말이에요, 그래도 그렇지. ‘그러-’ 계열 반응적 표현을 통한 한국어 구어 담화 문법의 재고</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème journée Atelier didactique du coréen en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la phraséologie peut-elle nous aider à faire une communication scientifique orale plus interactive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Approches interdisciplinaires des unités phraséologiques (UP) dans les langues du monde Linguistique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraséologie d'une langue agglutinante : le cas des combinatoires des morphèmes de salutation en coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international PHRASEOPRAG : Phraséologie pragmatique des interactions orales et médiées - regards croisés et perspectives interdisciplinaires -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Sapporo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">유럽 취미 목적 한국어 학습자를 위한 독학용 여행 한국어 교재 개발 연구</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koungok Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiim Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwon Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAKLE 2024 "Korean as a Second Language in Plurilingual and Multicultural Societies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Sienna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard pragmatique sur les expressions prêt-à-dire en coréen : ressources, typologie fonctionnelle et perspectives didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural de l'AFPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'allocutaire dans le discours scientifique : une comparaison entre l'écrit et l'oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique « Routines discursives dans des corpus académiques et autres corpus multilingues : approches contrastives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IA et la pratique orale en coréen : mobiliser la reconnaissance automatique de la parole pour l’apprentissage de la prononciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "L’enseignement-apprentissage du coréen dans le paysage de la didactique des langues et des cultures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules discursives à fonction de prise en compte de l’allocutaire dans le discours scientifique oral en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème ACFAS, 317 ≪ Les phraséologismes sous l’angle de la variation, de l’innovation et du changement linguistique ≫</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractériser le genre des communications scientifiques orales à travers la phraséologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSEDI (Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter la phraséologie de l’oral : quelques expériences autour des corpus d’interactions et des communications scientifiques orales au LIDILEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Pausé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ladreyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotation des corpus oraux : Outils, méthodes et objectifs pour l’enseignement/apprentissage du français (journée d'étude)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ILC, laure Anne Johnsen, Nov 2022, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">프랑스어 학술 발표의 청자 안내 담화 표지 연구 : 술어 기반 성구소를 중심으로</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022년 한국외국어교육학회 국제학술대회 "학습 지향 외국어 평가의 동향과 전망: 교수, 학습, 평가 일체화"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, 온라인, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">외국어로서의 한국어 성구소 교수·학습의 개선 방안 마련을 위한 기초 연구: 유럽공통참조기준과 성구 능력</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">제2회 글로벌한국학 국제학술대회</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, 온라인, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules à fonction de renvoi discursif dans les communications scientifiques orales en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études. La phraséologie dans les interactions orales et écrites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques observations phraséologiques sur la co-construction des savoirs dans le discours scientifique oral en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICODOC 2021. Le savoir au prisme du langage : acquisition, transmission, manifestations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formules parenthétiques avec dire dans le discours scientifique oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international. Description de l’oral et méthodes d’analyse en linguistique : perspectives actuelles. Hommage à Claire Blanche-Benveniste (1935-2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">프랑스어 범학문적 학술 표현 연구의 현황과 과제 : 교수법적 관점에서</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020년 한국외국어교육학회 국제학술대회. "외국어 교육의 상생과 협력을 통한 특수외국어 교육 진흥 방안 모색"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Seongnam, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">유럽의 취미 목적 한국어 학습자를 위한 독학용 여행 한국어 교재 개발 연구</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sehui Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koungok Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jongwon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuiim Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imsuk Jung; Kukjin Kim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">다중언어·다문화 사회에서 한국어 교육의 역할과 방향</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 공앤박, pp.353-364, 2025, 9788997134700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phraséologie dans le discours scientifique oral en français : formules de prise en compte de l'allocutaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2024. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024GRALL025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04996629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et exploration du corpus de discours scientifique oral en français pour une étude phraséologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées Internationales de Linguistique de Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">영도의 글쓰기</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">숲이 불탈 때</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">쇼아</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">쇼펜하우어를 마주하며</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">러브크래프트 : 세상에 맞서, 삶에 맞서</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">파네지릭</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">몽테뉴 여행기</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaeyoung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53C438B3"/>
+    <w:nsid w:val="9F48D827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chaeyoung-lee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1232-6246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580911v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeyoung Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koungok Ju" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580909v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juseok Yun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2041" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18855/lisoko.2025.50.4.002" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17296/korbil.2024.95.149" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.216.0013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10999" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214605003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9324" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149105v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiwon Won" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehui Kan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiim Jung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwon Lee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332021v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04996629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALL025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153183v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580917v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chaeyoung-lee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1232-6246" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=E_e9KoYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaeyoung Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koungok Ju" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580909v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juseok Yun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445217v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18855/lisoko.2025.50.4.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hyung Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17296/korbil.2024.95.149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.216.0013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10999" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214605003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9324" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiwon Won" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149113v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sehui Kan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuiim Jung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwon Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863859v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097294v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332021v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Paus&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ladreyt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389132v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445227v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04996629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALL025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153183v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022519v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606519v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450746v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>