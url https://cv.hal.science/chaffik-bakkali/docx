--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1153,191 +1153,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the Levers of Control on the Entrepreneurial Orientation-Performance Relationship: A Research Note</w:t>
+                <w:t xml:space="preserve">Entrepreneurial orientation, firm performance, and the moderating role of management control systems: A conceptual model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th ICSB World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
+              <w:t xml:space="preserve">44th European Accounting Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760502v1</w:t>
+                <w:t xml:space="preserve">hal-03668845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial orientation, firm performance, and the moderating role of management control systems: A conceptual model</w:t>
+                <w:t xml:space="preserve">The Influence of the Levers of Control on the Entrepreneurial Orientation-Performance Relationship: A Research Note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Accounting Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">66th ICSB World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668845v1</w:t>
+                <w:t xml:space="preserve">hal-03760502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Comprehensive PMS, Market Orientation and Entrepreneurial Orientation on SME Performance</w:t>
               </w:r>
@@ -2405,217 +2405,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01369407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Management of Entrepreneurial Support through the Balanced Scorecard as an Interactive Control Tool</w:t>
+                <w:t xml:space="preserve">The Balanced Scorecard: an Interactive Control Tool to Manage Entrepreneurial Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st ICSB Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICSB, Jun 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">RENT XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369416v1</w:t>
+                <w:t xml:space="preserve">hal-01415873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Scorecard: an Interactive Control Tool to Manage Entrepreneurial Support</w:t>
+                <w:t xml:space="preserve">The Management of Entrepreneurial Support through the Balanced Scorecard as an Interactive Control Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">61st ICSB Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICSB, Jun 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415873v1</w:t>
+                <w:t xml:space="preserve">halshs-01369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
               </w:r>
@@ -3053,217 +3053,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage des incubateurs : Vers un outil de professionnalisation.</w:t>
+                <w:t xml:space="preserve">Professionalization of Incubators: The Balanced Scorecard as a Useful Management Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etats Généraux de Management, AEI-AIREPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">59 th ICSB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084501v1</w:t>
+                <w:t xml:space="preserve">hal-02092359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionalization of Incubators: The Balanced Scorecard as a Useful Management Tool</w:t>
+                <w:t xml:space="preserve">Le pilotage des incubateurs : Vers un outil de professionnalisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59 th ICSB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Etats Généraux de Management, AEI-AIREPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092359v1</w:t>
+                <w:t xml:space="preserve">hal-02084501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE BALANCED SCORECARD DANS UNE APPROCHE CONSTRUCTIVISTE : LE CAS DES INCUBATEURS</w:t>
               </w:r>
@@ -4704,163 +4704,281 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 et relance économique des entreprises françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situation de l’activité entrepreneuriale en France : Rapport 2024/2025 du Global Entrepreneurship Monitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université de montpellier; Université Toulouse 1 Capitole. 2021</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GEM France Team. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154558v1</w:t>
+                <w:t xml:space="preserve">hal-05513301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">COVID-19 et relance économique des entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de montpellier; Université Toulouse 1 Capitole. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Livre blanc sur les structures d’accompagnement à la création d’entreprises en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4905,51 +5023,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labex Entreprendre. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4959,114 +5077,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche configurationnelle de la performance des incubateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Montpellier 1, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04156317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5213,51 +5331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintong Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503231189694" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Swalhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gangloff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028044ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2192-5372-3-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Covin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swalhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoreux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04156317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintong Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503231189694" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Swalhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gangloff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028044ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2192-5372-3-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Covin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swalhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoreux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lasch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Valette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04156317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>