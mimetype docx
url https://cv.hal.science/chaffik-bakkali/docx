--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1153,191 +1153,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial orientation, firm performance, and the moderating role of management control systems: A conceptual model</w:t>
+                <w:t xml:space="preserve">The Influence of the Levers of Control on the Entrepreneurial Orientation-Performance Relationship: A Research Note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Accounting Association Annual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">66th ICSB World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668845v1</w:t>
+                <w:t xml:space="preserve">hal-03760502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the Levers of Control on the Entrepreneurial Orientation-Performance Relationship: A Research Note</w:t>
+                <w:t xml:space="preserve">Entrepreneurial orientation, firm performance, and the moderating role of management control systems: A conceptual model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th ICSB World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
+              <w:t xml:space="preserve">44th European Accounting Association Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760502v1</w:t>
+                <w:t xml:space="preserve">hal-03668845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Comprehensive PMS, Market Orientation and Entrepreneurial Orientation on SME Performance</w:t>
               </w:r>
@@ -1697,122 +1697,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
+                <w:t xml:space="preserve">Entrepreneurial orientation and performance: What role for management control systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meditari Accountancy Research / Accounting Forum Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">19th European Academy of Management Annual Conference (EURAM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127373v1</w:t>
+                <w:t xml:space="preserve">hal-02167456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EO–performance relationship revisited through the lens of the control levers framework</w:t>
               </w:r>
@@ -1874,109 +1861,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial orientation and performance: What role for management control systems?</w:t>
+                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Academy of Management Annual Conference (EURAM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Meditari Accountancy Research / Accounting Forum Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167456v1</w:t>
+                <w:t xml:space="preserve">hal-02127373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial Orientation, Firm Performance, and the Moderating Role of Management Control Systems: A Conceptual Model</w:t>
               </w:r>
@@ -2310,312 +2310,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
+                <w:t xml:space="preserve">The Balanced Scorecard: an Interactive Control Tool to Manage Entrepreneurial Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">RENT XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369407v1</w:t>
+                <w:t xml:space="preserve">hal-01415873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Scorecard: an Interactive Control Tool to Manage Entrepreneurial Support</w:t>
+                <w:t xml:space="preserve">The Management of Entrepreneurial Support through the Balanced Scorecard as an Interactive Control Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">61st ICSB Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICSB, Jun 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415873v1</w:t>
+                <w:t xml:space="preserve">halshs-01369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Management of Entrepreneurial Support through the Balanced Scorecard as an Interactive Control Tool</w:t>
+                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st ICSB Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICSB, Jun 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369416v1</w:t>
+                <w:t xml:space="preserve">halshs-01369407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
               </w:r>
@@ -2932,446 +2932,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Incubator Performance and HRM Practices: The Mediating Role of the Incubation Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Professionalization of Incubators: The Balanced Scorecard as a Useful Management Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Thoreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">59 th ICSB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090052v1</w:t>
+                <w:t xml:space="preserve">hal-02092359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionalization of Incubators: The Balanced Scorecard as a Useful Management Tool</w:t>
+                <w:t xml:space="preserve">Le pilotage des incubateurs : Vers un outil de professionnalisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59 th ICSB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Etats Généraux de Management, AEI-AIREPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092359v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage des incubateurs : Vers un outil de professionnalisation.</w:t>
+                <w:t xml:space="preserve">LE BALANCED SCORECARD DANS UNE APPROCHE CONSTRUCTIVISTE : LE CAS DES INCUBATEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etats Généraux de Management, AEI-AIREPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084501v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE BALANCED SCORECARD DANS UNE APPROCHE CONSTRUCTIVISTE : LE CAS DES INCUBATEURS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Business Incubator Performance and HRM Practices: The Mediating Role of the Incubation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Swalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thoreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">RENT XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899216v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The competences of business incubators’ counsellors as success factor to entrepreneurship: A cross-cultural comparison</w:t>
               </w:r>
@@ -3865,122 +3865,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une lecture stratégique de l’évaluation de la performance des incubateurs</w:t>
+                <w:t xml:space="preserve">Evaluating the performance of business incubators: a multi-dimensional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">RENT XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bodo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156307v1</w:t>
+                <w:t xml:space="preserve">hal-04156311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a typology of incubators based on HRM</w:t>
               </w:r>
@@ -4150,122 +4150,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the performance of business incubators: a multi-dimensional model</w:t>
+                <w:t xml:space="preserve">Pour une lecture stratégique de l’évaluation de la performance des incubateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bodo, Norway</w:t>
+              <w:t xml:space="preserve">20e conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156311v1</w:t>
+                <w:t xml:space="preserve">hal-04156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un référentiel de compétences pour le métier d’accompagnant à la création d’entreprise</w:t>
               </w:r>
@@ -4967,51 +4967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thoreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Swalhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintong Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503231189694" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Swalhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gangloff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028044ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2192-5372-3-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Covin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swalhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoreux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lasch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Valette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04156317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintong Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503231189694" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Swalhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gangloff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028044ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2192-5372-3-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Covin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swalhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lasch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Valette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04156317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>