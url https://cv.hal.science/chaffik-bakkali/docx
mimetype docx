--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -66,791 +66,895 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial alertness and entrepreneurial orientation: Contributions to opportunity identification</w:t>
+                <w:t xml:space="preserve">Diagnostic control systems and boundary systems: Pathway or barrier to SMEs’ entrepreneurial success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Casanova</w:t>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+                <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jintong Tang</w:t>
+                <w:t xml:space="preserve">Jeffrey G. Covin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14657503231189694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00472778.2026.2616377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149087v1</w:t>
+                <w:t xml:space="preserve">hal-05601333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Nonprofit Incubator Performance: Toward an Adapted Balanced Scorecard Approach</w:t>
+                <w:t xml:space="preserve">Entrepreneurial alertness and entrepreneurial orientation: Contributions to opportunity identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Messeghem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sophie Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Sammut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Swalhi</w:t>
+                <w:t xml:space="preserve">Jintong Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsbm.12317⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14657503231189694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01948730v1</w:t>
+                <w:t xml:space="preserve">hal-04149087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measurement of French incubators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Measuring Nonprofit Incubator Performance: Toward an Adapted Balanced Scorecard Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Swalhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2017.081042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (4), pp.658-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsbm.12317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01948737v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01948730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance des incubateurs : proposition et validation d’un modèle de mesure multidimensionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Performance measurement of French incubators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2017.081042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1028044ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02014809v1</w:t>
+                <w:t xml:space="preserve">halshs-01948737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a typology of incubators based on HRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La performance des incubateurs : proposition et validation d’un modèle de mesure multidimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation and Entrepreneurship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2192-5372-3-3⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3-4), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1028044ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014834v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un outil de mesure et de pilotage de la performance des incubateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward a typology of incubators based on HRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innovation and Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2192-5372-3-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153750v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pour un outil de mesure et de pilotage de la performance des incubateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.140-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les structures d’accompagnement à la création d’entreprise à l’heure de la gestion des compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (9), pp.149-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -860,3596 +964,3596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking the entrepreneurial alertness–firm performance relationship: A resource orchestration approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jintong Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Babson College Entrepreneurship Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levers of Control, Entrepreneurial Orientation, and Firm Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey G. Covin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th European Accounting Association Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Accounting Association, May 2023, Helsinki-Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levers of Control, Entrepreneurial Orientation, and Firm Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey G. Covin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of the Levers of Control on the Entrepreneurial Orientation-Performance Relationship: A Research Note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th ICSB World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial orientation, firm performance, and the moderating role of management control systems: A conceptual model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th European Accounting Association Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Influence of Comprehensive PMS, Market Orientation and Entrepreneurial Orientation on SME Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th ICSB World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of interactive management control tools on cooperation in a horizontal network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Management Accounting Research Symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Copenhagen (online event), Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of interactive management control tools on cooperation in a horizontal network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First EAA Virtual Annual Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Accounting Association, May 2021, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial alertness and entrepreneurial orientation: contributions to opportunity identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Casanova</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jintong Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babson College Entrepreneurship Research Conference-Conference canceled due to Coronavirus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial orientation and performance: What role for management control systems?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Academy of Management Annual Conference (EURAM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Meditari Accountancy Research / Accounting Forum Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167456v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EO–performance relationship revisited through the lens of the control levers framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrepreneurial orientation and performance: What role for management control systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40e congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">19th European Academy of Management Annual Conference (EURAM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140091v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EO–performance relationship revisited through the lens of the control levers framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meditari Accountancy Research / Accounting Forum Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">40e congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127373v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial Orientation, Firm Performance, and the Moderating Role of Management Control Systems: A Conceptual Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th Annual Meeting of the Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurial Orientation, Firm Performance, and the Moderating Role of Management Control Systems: A Conceptual Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 American Accounting Association Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From intra- to inter-organizational interactive control: The role of inscriptions and boundary objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing nonprofit incubators: the use of a boundary object as an interactive lever of control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Academy of Management Annual Conference (EURAM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01532743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Scorecard: an Interactive Control Tool to Manage Entrepreneurial Support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415873v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01369407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Management of Entrepreneurial Support through the Balanced Scorecard as an Interactive Control Tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Balanced Scorecard: an Interactive Control Tool to Manage Entrepreneurial Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st ICSB Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICSB, Jun 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">RENT XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01369416v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Management of Entrepreneurial Support through the Balanced Scorecard as an Interactive Control Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37e congrès de l'Association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">61st ICSB Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICSB, Jun 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01369407v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Balanced Scorecard as a Boundary Object: From Diagnostic to Interactive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Canadian Academic Accounting Association Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01369412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection strategy and incubation process: how do they impact economic performance of business incubators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thoreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Swalhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Academy of Management Conference - EURAM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business incubator performance and HRM practices: the mediating role of the incubation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Swalhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thoreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Interdisciplinary European Conference on Entrepreneurial Research - IECER 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionalization of Incubators: The Balanced Scorecard as a Useful Management Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Business Incubator Performance and HRM Practices: The Mediating Role of the Incubation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Swalhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thoreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59 th ICSB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">RENT XXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092359v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage des incubateurs : Vers un outil de professionnalisation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Professionalization of Incubators: The Balanced Scorecard as a Useful Management Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etats Généraux de Management, AEI-AIREPME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">59 th ICSB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084501v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE BALANCED SCORECARD DANS UNE APPROCHE CONSTRUCTIVISTE : LE CAS DES INCUBATEURS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le pilotage des incubateurs : Vers un outil de professionnalisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">Etats Généraux de Management, AEI-AIREPME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899216v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Incubator Performance and HRM Practices: The Mediating Role of the Incubation Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">LE BALANCED SCORECARD DANS UNE APPROCHE CONSTRUCTIVISTE : LE CAS DES INCUBATEURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Naro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090052v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The competences of business incubators’ counsellors as success factor to entrepreneurship: A cross-cultural comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e conférence RENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of human resource management in entrepreneurial support structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Swalhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Academy of Management Annual Conference (EURAM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une prise en compte des pratiques de GRH dans les structures d’accompagnement à la création d’entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Swalhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity in incubators: An explanation through the configurational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Academy of Management Annual Conference (EURAM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche configurationnelle : un cadre théorique prometteur pour la recherche sur les incubateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the performance of business incubators: a multi-dimensional model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pour une lecture stratégique de l’évaluation de la performance des incubateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Bodo, Norway</w:t>
+              <w:t xml:space="preserve">20e conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156311v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a typology of incubators based on HRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluating the performance of business incubators: a multi-dimensional model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th ICSB World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">RENT XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bodo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156309v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance des incubateurs : un cadre d’évaluation multidimensionnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards a typology of incubators based on HRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">56th ICSB World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156305v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une lecture stratégique de l’évaluation de la performance des incubateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La performance des incubateurs : un cadre d’évaluation multidimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">7e congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156307v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d’un référentiel de compétences pour le métier d’accompagnant à la création d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des structures d’accompagnement à la création d’entreprise et gestion des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4459,141 +4563,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The selection strategy or the incubation process: what matters most?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Swalhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarfraz A. Mian, Magnus Klofsten, and Wadid Lamine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Business and Technology Incubation and Acceleration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elgar Online, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4603,124 +4707,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business Incubator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Creativity, Invention, Innovation and Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4730,344 +4834,344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation de l’activité entrepreneuriale en France : Rapport 2024/2025 du Global Entrepreneurship Monitor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Messeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Messeghem</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GEM France Team. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 et relance économique des entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaffik Bakkali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jonathan Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de montpellier; Université Toulouse 1 Capitole. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc sur les structures d’accompagnement à la création d’entreprises en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Messeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thoreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Swalhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Labex Entreprendre. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5077,114 +5181,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche configurationnelle de la performance des incubateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaffik Bakkali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Montpellier 1, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04156317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5331,51 +5435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149087v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintong Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503231189694" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Swalhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12317" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gangloff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081042" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014809v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028044ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014834v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2192-5372-3-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153750v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Covin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760502v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668845v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167456v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140091v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266332v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoreux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swalhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092359v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoreux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spence" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155600v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156309v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513301v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lasch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Valette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154455v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04156317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaffik Bakkali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Covin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2026.2616377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintong Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503231189694" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Swalhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12317" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948737v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gangloff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.081042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028044ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02014834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2192-5372-3-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055754v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792903v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369416v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02023449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thoreux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Swalhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090052v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thoreux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092359v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084501v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02092608v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spence" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156304v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156307v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156315v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149145v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513301v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lasch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Valette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04156317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>