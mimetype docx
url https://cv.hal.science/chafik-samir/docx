--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1122,252 +1122,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cochlear shape distinguishes southern African early hominin taxa with unique auditory ecologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordinate descent optimization for one-to-one correspondence and supervised classification of 3D shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Braga</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wen Huang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-96543-w⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 388, pp.125539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2020.125539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061560v1</w:t>
+                <w:t xml:space="preserve">hal-02967821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinate descent optimization for one-to-one correspondence and supervised classification of 3D shapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chafik Samir</w:t>
+                <w:t xml:space="preserve">Cochlear shape distinguishes southern African early hominin taxa with unique auditory ecologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Fradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Huang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Jakata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 388, pp.125539. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.17018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2020.125539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-96543-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967821v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constructive Approximation of Interpolating Bézier Curves on Riemannian Symmetric Spaces</w:t>
               </w:r>
@@ -4468,230 +4468,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curves-Driven Smooth Deformation Field for Multimodal Image Registration</w:t>
+                <w:t xml:space="preserve">An elastic functional data analysis framework for preoperative evaluation of patients with Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amir Yavariabdi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kurtek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Hordonneau</w:t>
+                <w:t xml:space="preserve">Noe Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lincoln, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599083v1</w:t>
+                <w:t xml:space="preserve">hal-01599080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elastic functional data analysis framework for preoperative evaluation of patients with Rheumatoid Arthritis</w:t>
+                <w:t xml:space="preserve">Curves-Driven Smooth Deformation Field for Multimodal Image Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anuj Srivastava</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Yavariabdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noe Borges</w:t>
+                <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lincoln, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599080v1</w:t>
+                <w:t xml:space="preserve">hal-01599083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Regression Model for Registering Multimodal Images</w:t>
               </w:r>
@@ -4883,265 +4883,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new curves-based method for adaptive multimodal registration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fitting Smooth Paths on Riemannian Manifolds: Endometrial Surface Reconstruction and Preoperative MRI-Based Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gousenbourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Constance Hordonneau</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Canis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599082v1</w:t>
+                <w:t xml:space="preserve">hal-01599081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting Smooth Paths on Riemannian Manifolds: Endometrial Surface Reconstruction and Preoperative MRI-Based Navigation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new curves-based method for adaptive multimodal registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Absil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Canis</w:t>
+                <w:t xml:space="preserve">Samir Khoualed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarbinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Orleans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599081v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curves-Driven Smooth Deformation Field for Multimodal TVUS-MR Image Registration</w:t>
               </w:r>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Yavariabdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Understanding and Analysis - MIUA 2015. 19th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lincoln, United Kingdom. pp.20--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5326,77 +5326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise-Bézier C1 Interpolation on Riemannian Manifolds with Application to 2D Shape Morphing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gousenbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Absil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, tockholm, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5430,51 +5430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An augmented representation of activity in video using semantic information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khoualed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5532,51 +5532,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and flexible mesh parameterization method</w:t>
+                <w:t xml:space="preserve">Smooth 2D Coordinate Systems on Discrete Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Cartade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Malgouyres</w:t>
@@ -5598,93 +5598,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Combinatorial Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.157-167</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.59-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659008v1</w:t>
+                <w:t xml:space="preserve">hal-00659011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth 2D Coordinate Systems on Discrete Surfaces</w:t>
+                <w:t xml:space="preserve">Simple and flexible mesh parameterization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Cartade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Malgouyres</w:t>
@@ -5706,78 +5715,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Combinatorial Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.59-70, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.157-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00659011v1</w:t>
+                <w:t xml:space="preserve">hal-00659008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional face recognition using elastic deformations of facial surfaces</w:t>
               </w:r>
@@ -6056,51 +6056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B012C4ED"/>
+    <w:nsid w:val="D9DE8236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6287,51 +6287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chafik-samir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0619-5040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187174601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=roxane jouseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Jouseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tam Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Adouani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fradi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02473-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3147971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Tien Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Feunteun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2022.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1850793" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feunteun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.09.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Feunteun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jakata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96543-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125539" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01751-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1772979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Conforto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Goldstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2019.07.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zimmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.01.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Essid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laga Hamid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elkhoumri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laasiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Xie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.03.098" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yavariabdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.07.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Srivastava" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2300935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cartade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0362-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXBPZBXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Absil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klassen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-011-9091-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu H. Joshi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0073-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0187-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srivastava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Joshi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.235" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04623798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouseau Roxane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012311500003636" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43412-9_30" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03903460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_61" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Franccoise Yao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461840" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mbaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088697v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deregnaucourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599083v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599080v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Borges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Strait" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khoualed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarbinowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Arnould" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gousenbourger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Absil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_53" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004821904210428" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Castellani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ballihi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chafik-samir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0619-5040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187174601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=roxane jouseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Jouseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tam Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Adouani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fradi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02473-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3147971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Tien Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Feunteun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2022.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1850793" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feunteun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.09.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125539" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Feunteun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jakata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96543-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01751-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1772979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Conforto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Goldstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2019.07.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zimmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.01.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Essid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laga Hamid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elkhoumri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laasiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Xie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.03.098" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yavariabdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.07.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Srivastava" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2300935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cartade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0362-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXBPZBXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Absil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klassen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-011-9091-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu H. Joshi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0073-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0187-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srivastava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Joshi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.235" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04623798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouseau Roxane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012311500003636" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43412-9_30" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03903460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_61" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Franccoise Yao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461840" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mbaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088697v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deregnaucourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Borges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Strait" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599081v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Arnould" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gousenbourger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Absil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_53" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599082v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khoualed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarbinowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004821904210428" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Castellani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ballihi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>