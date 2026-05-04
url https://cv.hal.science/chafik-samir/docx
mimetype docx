--- v1 (2026-04-04)
+++ v2 (2026-05-04)
@@ -3664,226 +3664,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Manifold Regression Framework for Classifying High-dimensional Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Elkhoumri</w:t>
+                <w:t xml:space="preserve">Manifold-Based Inference for a Supervised Gaussian Process Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Fradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Laasiri</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Franccoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917117v1</w:t>
+                <w:t xml:space="preserve">hal-01907501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifold-Based Inference for a Supervised Gaussian Process Classifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Fradi</w:t>
+                <w:t xml:space="preserve">A new Manifold Regression Framework for Classifying High-dimensional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elkhoumri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Franccoise Yao</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laasiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIVC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01907501v1</w:t>
+                <w:t xml:space="preserve">hal-01917117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode non paramétrique pour l'analyse et la classification des données fonctionnelles(Non-parametric method for analysis and classification of functional data)</w:t>
               </w:r>
@@ -3990,74 +3990,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Fradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Franccoise Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2018 - 2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.4239-4243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017187v1</w:t>
@@ -4468,230 +4468,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elastic functional data analysis framework for preoperative evaluation of patients with Rheumatoid Arthritis</w:t>
+                <w:t xml:space="preserve">Curves-Driven Smooth Deformation Field for Multimodal Image Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anuj Srivastava</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Yavariabdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noe Borges</w:t>
+                <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lincoln, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599080v1</w:t>
+                <w:t xml:space="preserve">hal-01599083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curves-Driven Smooth Deformation Field for Multimodal Image Registration</w:t>
+                <w:t xml:space="preserve">An elastic functional data analysis framework for preoperative evaluation of patients with Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amir Yavariabdi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kurtek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Hordonneau</w:t>
+                <w:t xml:space="preserve">Noe Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lincoln, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599083v1</w:t>
+                <w:t xml:space="preserve">hal-01599080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Regression Model for Registering Multimodal Images</w:t>
               </w:r>
@@ -4883,265 +4883,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitting Smooth Paths on Riemannian Manifolds: Endometrial Surface Reconstruction and Preoperative MRI-Based Navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new curves-based method for adaptive multimodal registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Arnould</w:t>
+                <w:t xml:space="preserve">Samir Khoualed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Gousenbourger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Canis</w:t>
+                <w:t xml:space="preserve">A. Sarbinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Orleans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599081v1</w:t>
+                <w:t xml:space="preserve">hal-01599082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new curves-based method for adaptive multimodal registration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fitting Smooth Paths on Riemannian Manifolds: Endometrial Surface Reconstruction and Preoperative MRI-Based Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gousenbourger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Khoualed</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Constance Hordonneau</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Absil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Canis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599082v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curves-Driven Smooth Deformation Field for Multimodal TVUS-MR Image Registration</w:t>
               </w:r>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Yavariabdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Understanding and Analysis - MIUA 2015. 19th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lincoln, United Kingdom. pp.20--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5326,77 +5326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise-Bézier C1 Interpolation on Riemannian Manifolds with Application to 2D Shape Morphing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gousenbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Absil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICPR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, tockholm, Sweden. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5430,51 +5430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An augmented representation of activity in video using semantic information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khoualed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5532,51 +5532,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth 2D Coordinate Systems on Discrete Surfaces</w:t>
+                <w:t xml:space="preserve">Simple and flexible mesh parameterization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Cartade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Malgouyres</w:t>
@@ -5598,102 +5598,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Combinatorial Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.59-70, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.157-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659011v1</w:t>
+                <w:t xml:space="preserve">hal-00659008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and flexible mesh parameterization method</w:t>
+                <w:t xml:space="preserve">Smooth 2D Coordinate Systems on Discrete Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Cartade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Malgouyres</w:t>
@@ -5715,69 +5706,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Combinatorial Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Madrid, Spain. pp.157-167</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France. pp.59-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-19867-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659008v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional face recognition using elastic deformations of facial surfaces</w:t>
               </w:r>
@@ -6056,51 +6056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9DE8236"/>
+    <w:nsid w:val="26CC2429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6287,51 +6287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chafik-samir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0619-5040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187174601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=roxane jouseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Jouseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tam Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Adouani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fradi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02473-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3147971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Tien Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Feunteun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2022.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1850793" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feunteun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.09.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125539" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Feunteun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jakata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96543-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01751-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1772979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Conforto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Goldstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2019.07.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zimmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.01.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Essid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laga Hamid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elkhoumri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laasiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Xie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.03.098" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yavariabdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.07.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Srivastava" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2300935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cartade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0362-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXBPZBXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Absil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klassen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-011-9091-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu H. Joshi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0073-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0187-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srivastava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Joshi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.235" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04623798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouseau Roxane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012311500003636" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43412-9_30" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03903460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_61" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Franccoise Yao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461840" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mbaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088697v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deregnaucourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Borges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Strait" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599081v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Arnould" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gousenbourger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Absil" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_53" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599082v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khoualed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarbinowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004821904210428" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Castellani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ballihi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chafik-samir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0619-5040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187174601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=roxane jouseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Jouseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tam Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Adouani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fradi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02473-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3147971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Tien Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Feunteun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2022.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1850793" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feunteun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.09.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125539" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Feunteun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jakata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96543-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01751-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1772979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Conforto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Goldstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2019.07.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zimmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.01.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Essid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laga Hamid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elkhoumri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laasiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Xie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.03.098" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yavariabdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.07.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Srivastava" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2300935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cartade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0362-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXBPZBXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Absil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klassen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-011-9091-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu H. Joshi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0073-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0187-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srivastava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Joshi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.235" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04623798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouseau Roxane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012311500003636" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43412-9_30" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03903460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_61" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Franccoise Yao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461840" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mbaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088697v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deregnaucourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599083v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599080v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Borges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Strait" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khoualed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarbinowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Arnould" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gousenbourger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Absil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_53" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004821904210428" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Castellani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ballihi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>