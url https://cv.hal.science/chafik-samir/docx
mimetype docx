--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -4468,230 +4468,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curves-Driven Smooth Deformation Field for Multimodal Image Registration</w:t>
+                <w:t xml:space="preserve">An elastic functional data analysis framework for preoperative evaluation of patients with Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amir Yavariabdi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kurtek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Hordonneau</w:t>
+                <w:t xml:space="preserve">Noe Borges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lincoln, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599083v1</w:t>
+                <w:t xml:space="preserve">hal-01599080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elastic functional data analysis framework for preoperative evaluation of patients with Rheumatoid Arthritis</w:t>
+                <w:t xml:space="preserve">Curves-Driven Smooth Deformation Field for Multimodal Image Registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anuj Srivastava</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Yavariabdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noe Borges</w:t>
+                <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, New York, United States</w:t>
+              <w:t xml:space="preserve">Medical Image Understanding and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lincoln, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599080v1</w:t>
+                <w:t xml:space="preserve">hal-01599083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Regression Model for Registering Multimodal Images</w:t>
               </w:r>
@@ -4928,51 +4928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khoualed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sarbinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Yavariabdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hordonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Understanding and Analysis - MIUA 2015. 19th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lincoln, United Kingdom. pp.20--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6056,51 +6056,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26CC2429"/>
+    <w:nsid w:val="20E6FD55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6287,51 +6287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chafik-samir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0619-5040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187174601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=roxane jouseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Jouseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tam Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Adouani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fradi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02473-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3147971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Tien Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Feunteun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2022.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1850793" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feunteun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.09.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125539" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Feunteun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jakata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96543-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01751-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1772979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Conforto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Goldstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2019.07.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zimmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.01.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Essid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laga Hamid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elkhoumri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laasiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Xie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.03.098" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yavariabdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.07.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Srivastava" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2300935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cartade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0362-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXBPZBXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Absil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klassen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-011-9091-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu H. Joshi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0073-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0187-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srivastava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Joshi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.235" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04623798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouseau Roxane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012311500003636" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43412-9_30" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03903460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_61" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Franccoise Yao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461840" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mbaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088697v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deregnaucourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599083v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599080v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Borges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Strait" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khoualed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarbinowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Arnould" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gousenbourger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Absil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_53" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004821904210428" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Castellani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ballihi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chafik-samir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0619-5040" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187174601" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=roxane jouseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Samir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Jouseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875435v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Tam Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Adouani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024056" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Fradi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-024-02473-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624630v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Joshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2022.3147971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Tien Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Feunteun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2022.10.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1850793" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feunteun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bakloul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2020.09.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967821v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Huang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2020.125539" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Feunteun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jakata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96543-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-020-01751-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2020.1772979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289961v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Conforto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A Goldstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hansur.2019.07.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059270v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zimmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie de Beer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.01.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. M. Essid" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laga Hamid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917185v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elkhoumri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laasiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kurtek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Xie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Canis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2015.03.098" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Yavariabdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2015.07.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Srivastava" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2014.2300935" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cartade" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Malgouyres" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0362-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXBPZBXN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Absil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Klassen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-011-9091-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu H. Joshi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Daoudi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-008-0073-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-008-0187-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598224v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srivastava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Joshi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daoudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.235" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04623798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouseau Roxane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012311500003636" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43412-9_30" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03903460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289874v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_61" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29911-8_9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Franccoise Yao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461840" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088696v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mbaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088697v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deregnaucourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787426v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Not" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Borges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hordonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.07.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599077v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Strait" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khoualed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarbinowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599081v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Arnould" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gousenbourger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Absil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_53" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004821904210428" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.700" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599084v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Castellani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19867-0_5" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665585v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Ballihi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>