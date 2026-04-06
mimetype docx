--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -549,726 +549,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RASAM - A Dataset for the Recognition and Analysis of Scripts in Arabic Maghrebi</w:t>
+                <w:t xml:space="preserve">A Modular and Automated Annotation Platform for Handwritings: Evaluation on Under-Resourced Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Lucas</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thomas Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lladós, J.; Lopresti, D.; Uchida, S. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86198-8_19⟩</w:t>
+              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12823, Springer International Publishing, pp.507-522, 2021, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86334-0_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03430697v1</w:t>
+                <w:t xml:space="preserve">hal-03971691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular and Automated Annotation Platform for Handwritings: Evaluation on Under-Resourced Languages</w:t>
+                <w:t xml:space="preserve">A Computational Approach of Armenian Paleography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Lladós, J.; Lopresti, D.; Uchida, S. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barney Smith, E.H.; Pal, U. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86334-0_33⟩</w:t>
+              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12917, Springer, pp.295-305, 2021, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971691v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Approach of Armenian Paleography</w:t>
+                <w:t xml:space="preserve">RASAM - A Dataset for the Recognition and Analysis of Scripts in Arabic Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12917, Springer, pp.295-305, 2021, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">, 12916, Springer International Publishing, pp.265-281, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86198-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971678v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03430697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemmatization and POS-tagging process by using joint learning approach</w:t>
+                <w:t xml:space="preserve">Le patrimoine manuscrit arménien à l’ère du numérique : enjeux d’une politique internationale de préservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Rachele Sprugnoli; Marco Passarotti. </w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Faü. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of LT4HALA 2020 - 1st Workshop on Language Technologies for Historical and Ancient Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA), pp.22-27, 2020</w:t>
+              <w:t xml:space="preserve">De la pierre au papier, du papier au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geuthner, pp.161-175, 2020, 2705340629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971746v1</w:t>
+                <w:t xml:space="preserve">hal-03971647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languages Resources for Poorly Endowed Languages : The Case Study of Classical Armenian</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recycling and comparing morphological annotation models for Armenian diachronic-variational corpus processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïd Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Twelfth Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, pp.3145-3152, 2020</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th Workshop on NLP for Similar Languages, Varieties and Dialects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee on Computational Linguistics (ICCL), pp.90-101, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971756v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03107443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling and comparing morphological annotation models for Armenian diachronic-variational corpus processing</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Languages Resources for Poorly Endowed Languages : The Case Study of Classical Armenian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicoletta Calzolari et al. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th Workshop on NLP for Similar Languages, Varieties and Dialects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee on Computational Linguistics (ICCL), pp.90-101, 2020</w:t>
+              <w:t xml:space="preserve">Proceedings of the Twelfth Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, pp.3145-3152, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03107443v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine manuscrit arménien à l’ère du numérique : enjeux d’une politique internationale de préservation</w:t>
+                <w:t xml:space="preserve">Lemmatization and POS-tagging process by using joint learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jean-François Faü. </w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rachele Sprugnoli; Marco Passarotti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la pierre au papier, du papier au numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geuthner, pp.161-175, 2020, 2705340629</w:t>
+              <w:t xml:space="preserve">Proceedings of LT4HALA 2020 - 1st Workshop on Language Technologies for Historical and Ancient Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), pp.22-27, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971647v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1286,90 +1286,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the LREC 2022 Workshop on Processing Language Variation: Digital Armenian (DigitAm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadi Tomeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïd Donabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,313 +1686,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse automatique du grec ancien par réseau de neurones. Évaluation sur le corpus De Thessalonica Capta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Kindt</w:t>
+                <w:t xml:space="preserve">L'apport de la photogrammétrie à des prospections archéologiques et paléographiques en Arménie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armenuhi Magarditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saulo Delle Donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babelao - Electronic Journal for Ancient and Oriental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1011, pp.537-562. </w:t>
+              <w:t xml:space="preserve">Etudes arméniennes contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.163-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/babelao.vol1011.2022.65073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/eac.2954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971657v1</w:t>
+                <w:t xml:space="preserve">hal-03971549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la photogrammétrie à des prospections archéologiques et paléographiques en Arménie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armenuhi Magarditchian</w:t>
+                <w:t xml:space="preserve">From Manuscript to Tagged Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Kindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes arméniennes contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eac.2954⟩</w:t>
+              <w:t xml:space="preserve">Armeniaca - International Journal of Armenian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.73-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/arm/2974-6051/2022/01/005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971549v1</w:t>
+                <w:t xml:space="preserve">hal-03971613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Manuscript to Tagged Corpora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Analyse automatique du grec ancien par réseau de neurones. Évaluation sur le corpus De Thessalonica Capta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Kindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulo Delle Donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Armeniaca - International Journal of Armenian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.73-96. </w:t>
+              <w:t xml:space="preserve">Babelao - Electronic Journal for Ancient and Oriental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1011, pp.537-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30687/arm/2974-6051/2022/01/005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/babelao.vol1011.2022.65073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971613v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalization and Enrichment of the Նոր Բառգիրք Հայկազեան Լեզուի: Work in Progress for Armenian Lexicography</w:t>
               </w:r>
@@ -2030,51 +2030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Queuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ouzounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Riccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Society for Armenian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (2), pp.224-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2212,600 +2212,626 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Veracity to Diffusion: Adressing Operational Challenges in Moving From Fake-News Detection to Information Disorders</w:t>
+                <w:t xml:space="preserve">Timing In stand-up Comedy: Text, Audio, Laughter, Kinesics (TIC-TALK): Pipeline and Database for the Multimodal Study of Comedic Timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Paolo Savatteri</w:t>
+                <w:t xml:space="preserve">Yaelle Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385674v2</w:t>
+                <w:t xml:space="preserve">hal-05561771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-resourced studies of under-resourced languages: lemmatization and POS-tagging with LLM annotators for historical Armenian, Georgian, Greek and Syriac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Veracity to Diffusion: Adressing Operational Challenges in Moving From Fake-News Detection to Information Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Paolo Savatteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05119485v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Under-resourced studies of under-resourced languages: lemmatization and POS-tagging with LLM annotators for historical Armenian, Georgian, Greek and Syriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05163931v1</w:t>
+                <w:t xml:space="preserve">hal-05119485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armenian HTR: State of the art, transcription guidelines and good practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anahide Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ani Tanelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ohanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing the Bifrost Towards an open access FAIR HTR model for Old Norse manuscripts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Anna Kapitan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Kiessling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088317v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Results for the Text Recognition of Arabic Maghribī Manuscripts - Managing an Under-resourced Script</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Noëmie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2815,310 +2841,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre maçonneries &amp;quot;tordues&amp;quot; et photos non rectifiées : approche exploratoire de vision par ordinateur en archéologie du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACQuA. Approches Computationnelles et Quantitatives en Archéologie 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Patrologia Graeca Corpus: OCR, Annotation, and Open Release of Noisy Nineteenth-Century Polytonic Greek Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert inter-dialectal et généralisation zéro-shot en arménien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Accuracy: Investigating Vision Model Perception on 19th-Century Decorative Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albina Toumarkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Humanities Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Esch-Belval, Luxembourg. pp.1545-1563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/k4Jy3Lr4rdK5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388135v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whose Pen Wrote the Map? Battling Over the Armenian Medieval Text Ashkharhatsuyts with Stylometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3134,778 +3156,782 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2025 (DH 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Accuracy: Investigating Vision Model Perception on 19th-Century Decorative Arts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfert inter-dialectal et généralisation zéro-shot en arménien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadi Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Humanities Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415592v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic lines from historical manuscripts: an experiment using GAN and style transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Processing of Digital Manuscripts: Workflows, Pipelines, Best Practices. ICIAP 2023 Workshops. ICIAP 2023.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Udine, Italy. pp.477-488, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51026-7_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Գրադարաններ եւ արհեստական բանականութիւն (AI)</w:t>
+                <w:t xml:space="preserve">Enhancing Arabic Maghribi Handwritten Text Recognition with RASAM 2: A Comprehensive Dataset and Benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ani Tanelian</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libraries and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fundamental Scientific Library of NASRA, Mar 2024, Erevan, Armenia</w:t>
+              <w:t xml:space="preserve">Computational Humanities Research (CHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.200-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531710v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Arabic Maghribi Handwritten Text Recognition with RASAM 2: A Comprehensive Dataset and Benchmarking</w:t>
+                <w:t xml:space="preserve">Գրադարաններ եւ արհեստական բանականութիւն (AI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perrier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani Tanelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Humanities Research (CHR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.200-216</w:t>
+              <w:t xml:space="preserve">Libraries and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundamental Scientific Library of NASRA, Mar 2024, Erevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722622v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Dialectal Transfer and Zero-Shot Learning for Armenian Varieties: A Comparative Analysis of RNNs, Transformers and LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadi Tomeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Natural Language Processing for Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMNLP 2024, Nov 2024, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">They're veGAN but they almost taste the same: generating simili-manuscripts with artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2023: Collaboration as opportunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance of Digital Humanities Organisations, Jul 2023, Graz, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8107568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments for automatic treatment of ancient Chinese sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3921,250 +3947,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents anciens et reconnaissance automatique des écritures manuscrites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ariane Pinche; Jean-Baptiste Camps, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Heavily Abbreviated Manuscripts: HTR engines vs text normalisation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lausanne, Switzerland. pp.306-316, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'annotations morphologiques pour le traitement de données multivariées de l'arménien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïd Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Montrouge (virtuel), France. pp.72-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4174,187 +4200,187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formats d'annotation, détecter dans les images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'été de DISTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparer un projet incluant l’extraction des textes en graphies non-latines par transcription et HTR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04161903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4422,51 +4448,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ECE76D78"/>
+    <w:nsid w:val="BFDF1268"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4653,51 +4679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chahan-vidal-gorene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1567-6508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257596976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04707440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04747196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Decours-Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52027/18294685-cvo2023.sp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86198-8_19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riccioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_33" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kindt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gorene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Paulino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phpt0046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03982432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Delle Donne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/babelao.vol1011.2022.65073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armenuhi Magarditchian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eac.2954" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/arm/2974-6051/2022/01/005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Queuche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ouzounian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670038-12342714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.39.0.3288969" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385674v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Savatteri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119485v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05021697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahide Kasparian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Tanelian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ohanian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05088317v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Anna Kapitan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03874725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05509883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tedesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05544910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05388135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05062055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05415592v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Toumarkine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/k4Jy3Lr4rdK5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722313v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04086940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107568" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03279602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_21" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04672675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161903v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chahan-vidal-gorene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1567-6508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257596976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04707440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04747196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Decours-Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52027/18294685-cvo2023.sp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riccioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_33" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86198-8_19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gorene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kindt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Paulino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phpt0046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03982432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armenuhi Magarditchian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eac.2954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/arm/2974-6051/2022/01/005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Delle Donne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/babelao.vol1011.2022.65073" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Queuche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ouzounian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670038-12342714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.39.0.3288969" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Zribi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385674v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Savatteri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119485v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05021697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahide Kasparian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Tanelian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ohanian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03874725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05509883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tedesco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05544910v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05415592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Toumarkine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/k4Jy3Lr4rdK5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05062055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05388135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04086940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107568" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03279602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_21" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047147v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04672675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>