--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -549,726 +549,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular and Automated Annotation Platform for Handwritings: Evaluation on Under-Resourced Languages</w:t>
+                <w:t xml:space="preserve">RASAM - A Dataset for the Recognition and Analysis of Scripts in Arabic Maghrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dupin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86334-0_33⟩</w:t>
+              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12916, Springer International Publishing, pp.265-281, 2021, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86198-8_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971691v1</w:t>
+                <w:t xml:space="preserve">halshs-03430697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Approach of Armenian Paleography</w:t>
+                <w:t xml:space="preserve">A Modular and Automated Annotation Platform for Handwritings: Evaluation on Under-Resourced Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Barney Smith, E.H.; Pal, U. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lladós, J.; Lopresti, D.; Uchida, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12823, Springer International Publishing, pp.507-522, 2021, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86334-0_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03971678v1</w:t>
+                <w:t xml:space="preserve">hal-03971691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RASAM - A Dataset for the Recognition and Analysis of Scripts in Arabic Maghrebi</w:t>
+                <w:t xml:space="preserve">A Computational Approach of Armenian Paleography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barney Smith, E.H.; Pal, U. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis and Recognition – ICDAR 2021 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 12916, Springer International Publishing, pp.265-281, 2021, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">, 12917, Springer, pp.295-305, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86198-8_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03430697v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine manuscrit arménien à l’ère du numérique : enjeux d’une politique internationale de préservation</w:t>
+                <w:t xml:space="preserve">Languages Resources for Poorly Endowed Languages : The Case Study of Classical Armenian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-François Faü. </w:t>
+              <w:t xml:space="preserve">Nicoletta Calzolari et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la pierre au papier, du papier au numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geuthner, pp.161-175, 2020, 2705340629</w:t>
+              <w:t xml:space="preserve">Proceedings of the Twelfth Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association, pp.3145-3152, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971647v1</w:t>
+                <w:t xml:space="preserve">hal-03971756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling and comparing morphological annotation models for Armenian diachronic-variational corpus processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lemmatization and POS-tagging process by using joint learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chahan Vidal-Gorene</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bastien Kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rachele Sprugnoli; Marco Passarotti. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th Workshop on NLP for Similar Languages, Varieties and Dialects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Committee on Computational Linguistics (ICCL), pp.90-101, 2020</w:t>
+              <w:t xml:space="preserve">Proceedings of LT4HALA 2020 - 1st Workshop on Language Technologies for Historical and Ancient Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), pp.22-27, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03107443v1</w:t>
+                <w:t xml:space="preserve">hal-03971746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Languages Resources for Poorly Endowed Languages : The Case Study of Classical Armenian</w:t>
+                <w:t xml:space="preserve">Le patrimoine manuscrit arménien à l’ère du numérique : enjeux d’une politique internationale de préservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicoletta Calzolari et al. </w:t>
+              <w:t xml:space="preserve">Jean-François Faü. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Twelfth Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association, pp.3145-3152, 2020</w:t>
+              <w:t xml:space="preserve">De la pierre au papier, du papier au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geuthner, pp.161-175, 2020, 2705340629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971756v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemmatization and POS-tagging process by using joint learning approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+                <w:t xml:space="preserve">Recycling and comparing morphological annotation models for Armenian diachronic-variational corpus processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Kindt</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaïd Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of LT4HALA 2020 - 1st Workshop on Language Technologies for Historical and Ancient Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Language Resources Association (ELRA), pp.22-27, 2020</w:t>
+              <w:t xml:space="preserve">Proceedings of the 7th Workshop on NLP for Similar Languages, Varieties and Dialects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Committee on Computational Linguistics (ICCL), pp.90-101, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971746v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03107443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1286,90 +1286,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the LREC 2022 Workshop on Processing Language Variation: Digital Armenian (DigitAm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadi Tomeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïd Donabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1686,313 +1686,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la photogrammétrie à des prospections archéologiques et paléographiques en Arménie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse automatique du grec ancien par réseau de neurones. Évaluation sur le corpus De Thessalonica Capta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armenuhi Magarditchian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+                <w:t xml:space="preserve">Saulo Delle Donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes arméniennes contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.163-183. </w:t>
+              <w:t xml:space="preserve">Babelao - Electronic Journal for Ancient and Oriental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1011, pp.537-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/eac.2954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14428/babelao.vol1011.2022.65073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971549v1</w:t>
+                <w:t xml:space="preserve">hal-03971657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Manuscript to Tagged Corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Kindt</w:t>
+                <w:t xml:space="preserve">L'apport de la photogrammétrie à des prospections archéologiques et paléographiques en Arménie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armenuhi Magarditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Armeniaca - International Journal of Armenian Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30687/arm/2974-6051/2022/01/005⟩</w:t>
+              <w:t xml:space="preserve">Etudes arméniennes contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.163-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eac.2954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971613v1</w:t>
+                <w:t xml:space="preserve">hal-03971549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse automatique du grec ancien par réseau de neurones. Évaluation sur le corpus De Thessalonica Capta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">From Manuscript to Tagged Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Kindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saulo Delle Donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babelao - Electronic Journal for Ancient and Oriental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1011, pp.537-562. </w:t>
+              <w:t xml:space="preserve">Armeniaca - International Journal of Armenian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.73-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14428/babelao.vol1011.2022.65073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30687/arm/2974-6051/2022/01/005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971657v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalization and Enrichment of the Նոր Բառգիրք Հայկազեան Լեզուի: Work in Progress for Armenian Lexicography</w:t>
               </w:r>
@@ -2030,51 +2030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Queuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ouzounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Riccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Society for Armenian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (2), pp.224-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2178,51 +2178,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2405,229 +2405,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-resourced studies of under-resourced languages: lemmatization and POS-tagging with LLM annotators for historical Armenian, Georgian, Greek and Syriac</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Kindt</w:t>
+                <w:t xml:space="preserve">MEDUSA 0.1: Medieval European Documents Unified System for Automated text recognition System Report for the ICDAR 2026 Competition on Multilingual Medieval Handwritten Text Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Moins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilla Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119485v2</w:t>
+                <w:t xml:space="preserve">hal-05600991v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armenian HTR: State of the art, transcription guidelines and good practices</w:t>
+                <w:t xml:space="preserve">Under-resourced studies of under-resourced languages: lemmatization and POS-tagging with LLM annotators for historical Armenian, Georgian, Greek and Syriac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Ohanian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05021697v1</w:t>
+                <w:t xml:space="preserve">hal-05119485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t>
               </w:r>
@@ -2725,113 +2729,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armenian HTR: State of the art, transcription guidelines and good practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahide Kasparian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani Tanelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ohanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New Results for the Text Recognition of Arabic Maghribī Manuscripts - Managing an Under-resourced Script</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Noëmie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2841,1097 +2959,1097 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre maçonneries &amp;quot;tordues&amp;quot; et photos non rectifiées : approche exploratoire de vision par ordinateur en archéologie du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACQuA. Approches Computationnelles et Quantitatives en Archéologie 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Patrologia Graeca Corpus: OCR, Annotation, and Open Release of Noisy Nineteenth-Century Polytonic Greek Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Accuracy: Investigating Vision Model Perception on 19th-Century Decorative Arts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfert inter-dialectal et généralisation zéro-shot en arménien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadi Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Humanities Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415592v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whose Pen Wrote the Map? Battling Over the Armenian Medieval Text Ashkharhatsuyts with Stylometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+                <w:t xml:space="preserve">Beyond Accuracy: Investigating Vision Model Perception on 19th-Century Decorative Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albina Toumarkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2025 (DH 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Humanities Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Esch-Belval, Luxembourg. pp.1545-1563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/k4Jy3Lr4rdK5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062055v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert inter-dialectal et généralisation zéro-shot en arménien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whose Pen Wrote the Map? Battling Over the Armenian Medieval Text Ashkharhatsuyts with Stylometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2025 (DH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388135v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic lines from historical manuscripts: an experiment using GAN and style transfer</w:t>
+                <w:t xml:space="preserve">Enhancing Arabic Maghribi Handwritten Text Recognition with RASAM 2: A Comprehensive Dataset and Benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Processing of Digital Manuscripts: Workflows, Pipelines, Best Practices. ICIAP 2023 Workshops. ICIAP 2023.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Humanities Research (CHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.200-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178550v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Arabic Maghribi Handwritten Text Recognition with RASAM 2: A Comprehensive Dataset and Benchmarking</w:t>
+                <w:t xml:space="preserve">Գրադարաններ եւ արհեստական բանականութիւն (AI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perrier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani Tanelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Humanities Research (CHR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.200-216</w:t>
+              <w:t xml:space="preserve">Libraries and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundamental Scientific Library of NASRA, Mar 2024, Erevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722622v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Գրադարաններ եւ արհեստական բանականութիւն (AI)</w:t>
+                <w:t xml:space="preserve">Synthetic lines from historical manuscripts: an experiment using GAN and style transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ani Tanelian</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libraries and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Processing of Digital Manuscripts: Workflows, Pipelines, Best Practices. ICIAP 2023 Workshops. ICIAP 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Udine, Italy. pp.477-488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51026-7_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531710v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Dialectal Transfer and Zero-Shot Learning for Armenian Varieties: A Comparative Analysis of RNNs, Transformers and LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadi Tomeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Natural Language Processing for Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMNLP 2024, Nov 2024, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">They're veGAN but they almost taste the same: generating simili-manuscripts with artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2023: Collaboration as opportunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance of Digital Humanities Organisations, Jul 2023, Graz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8107568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments for automatic treatment of ancient Chinese sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3947,250 +4065,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents anciens et reconnaissance automatique des écritures manuscrites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ariane Pinche; Jean-Baptiste Camps, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Heavily Abbreviated Manuscripts: HTR engines vs text normalisation approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Document Analysis and Recognition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lausanne, Switzerland. pp.306-316, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'annotations morphologiques pour le traitement de données multivariées de l'arménien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïd Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Montrouge (virtuel), France. pp.72-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4200,187 +4318,187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formats d'annotation, détecter dans les images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'été de DISTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparer un projet incluant l’extraction des textes en graphies non-latines par transcription et HTR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04161903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4448,51 +4566,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFDF1268"/>
+    <w:nsid w:val="A6CD0D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4679,51 +4797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chahan-vidal-gorene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1567-6508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257596976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04707440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04747196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Decours-Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52027/18294685-cvo2023.sp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riccioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_33" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_20" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lucas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86198-8_19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971647v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107443v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gorene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kindt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Paulino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phpt0046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03982432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armenuhi Magarditchian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eac.2954" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/arm/2974-6051/2022/01/005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Delle Donne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/babelao.vol1011.2022.65073" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Queuche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ouzounian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670038-12342714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.39.0.3288969" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Zribi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385674v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Savatteri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119485v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05021697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahide Kasparian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Tanelian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ohanian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03874725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05509883v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tedesco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05544910v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05415592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Toumarkine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/k4Jy3Lr4rdK5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05062055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05388135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531710v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04086940v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107568" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03279602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_21" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047147v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04672675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chahan-vidal-gorene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1567-6508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257596976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04707440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04747196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Decours-Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52027/18294685-cvo2023.sp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86198-8_19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riccioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_33" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kindt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gorene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Paulino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phpt0046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03982432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Delle Donne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/babelao.vol1011.2022.65073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armenuhi Magarditchian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eac.2954" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/arm/2974-6051/2022/01/005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Queuche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ouzounian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670038-12342714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.39.0.3288969" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Zribi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385674v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Savatteri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05600991v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Conte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119485v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05021697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahide Kasparian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Tanelian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ohanian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03874725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05509883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tedesco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05544910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05388135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05415592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Toumarkine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/k4Jy3Lr4rdK5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05062055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04086940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107568" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03279602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04672675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>