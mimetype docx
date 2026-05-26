--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1392,1508 +1392,1717 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traiter des manuscrits endommagés par le feu grâce à l’augmentation de données par intelligence artificielle: le cas du ms. L.II.14 de Turin (T)</w:t>
+                <w:t xml:space="preserve">The Patrologia Graeca Corpus: OCR, Annotation, and Open Release of Noisy Nineteenth-Century Polytonic Greek Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 206, pp.377-383. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Fifteenth Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.6519-6527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15gia⟩</w:t>
+                <w:t xml:space="preserve">⟨10.63317/2gvtaxwvjtc7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184196v1</w:t>
+                <w:t xml:space="preserve">hal-05544910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconhecimento automático de manuscritos para o teste de idiomas não latinos</w:t>
+                <w:t xml:space="preserve">Traiter des manuscrits endommagés par le feu grâce à l’augmentation de données par intelligence artificielle: le cas du ms. L.II.14 de Turin (T)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joana Paulino</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programming Historian em português</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46430/phpt0046⟩</w:t>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206, pp.377-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15gia⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565386v1</w:t>
+                <w:t xml:space="preserve">hal-05184196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconnaissance automatique d'écriture à l'épreuve des langues peu dotées</w:t>
+                <w:t xml:space="preserve">Reconhecimento automático de manuscritos para o teste de idiomas não latinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Paulino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Programming Historian en français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, </w:t>
+              <w:t xml:space="preserve">Programming Historian em português</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46430/phfr0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46430/phpt0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982432v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse automatique du grec ancien par réseau de neurones. Évaluation sur le corpus De Thessalonica Capta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La reconnaissance automatique d'écriture à l'épreuve des langues peu dotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saulo Delle Donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Babelao - Electronic Journal for Ancient and Oriental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/babelao.vol1011.2022.65073⟩</w:t>
+              <w:t xml:space="preserve">The Programming Historian en français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46430/phfr0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971657v1</w:t>
+                <w:t xml:space="preserve">hal-03982432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la photogrammétrie à des prospections archéologiques et paléographiques en Arménie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armenuhi Magarditchian</w:t>
+                <w:t xml:space="preserve">Analyse automatique du grec ancien par réseau de neurones. Évaluation sur le corpus De Thessalonica Capta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Kindt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saulo Delle Donne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes arméniennes contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eac.2954⟩</w:t>
+              <w:t xml:space="preserve">Babelao - Electronic Journal for Ancient and Oriental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1011, pp.537-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/babelao.vol1011.2022.65073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971549v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Manuscript to Tagged Corpora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Kindt</w:t>
+                <w:t xml:space="preserve">L'apport de la photogrammétrie à des prospections archéologiques et paléographiques en Arménie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armenuhi Magarditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Armeniaca - International Journal of Armenian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1, pp.73-96. </w:t>
+              <w:t xml:space="preserve">Etudes arméniennes contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.163-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30687/arm/2974-6051/2022/01/005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/eac.2954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971613v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalization and Enrichment of the Նոր Բառգիրք Հայկազեան Լեզուի: Work in Progress for Armenian Lexicography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Manuscript to Tagged Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Riccioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Society for Armenian Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/26670038-12342714⟩</w:t>
+              <w:t xml:space="preserve">Armeniaca - International Journal of Armenian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.73-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/arm/2974-6051/2022/01/005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971759v1</w:t>
+                <w:t xml:space="preserve">hal-03971613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digitalization and Enrichment of the Նոր Բառգիրք Հայկազեան Լեզուի: Work in Progress for Armenian Lexicography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Queuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ouzounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Riccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Society for Armenian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.224-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/26670038-12342714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes de paléographie arménienne à propos de la lettre ayb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études Arméniennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39, pp.143-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2143/REA.39.0.3288969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing In stand-up Comedy: Text, Audio, Laughter, Kinesics (TIC-TALK): Pipeline and Database for the Multimodal Study of Comedic Timing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building Character(s): Synthetic Data and In-Context Learning Strategies for Few-Shot Ancient Chinese Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Atzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Létoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Planque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cafiero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05561771v1</w:t>
+                <w:t xml:space="preserve">hal-05622586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Veracity to Diffusion: Adressing Operational Challenges in Moving From Fake-News Detection to Information Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Paolo Savatteri</w:t>
+                <w:t xml:space="preserve">Timing In stand-up Comedy: Text, Audio, Laughter, Kinesics (TIC-TALK): Pipeline and Database for the Multimodal Study of Comedic Timing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaelle Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lépinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05385674v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEDUSA 0.1: Medieval European Documents Unified System for Automated text recognition System Report for the ICDAR 2026 Competition on Multilingual Medieval Handwritten Text Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Moins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilla Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600991v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under-resourced studies of under-resourced languages: lemmatization and POS-tagging with LLM annotators for historical Armenian, Georgian, Greek and Syriac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Veracity to Diffusion: Adressing Operational Challenges in Moving From Fake-News Detection to Information Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Paolo Savatteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05119485v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Under-resourced studies of under-resourced languages: lemmatization and POS-tagging with LLM annotators for historical Armenian, Georgian, Greek and Syriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163931v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armenian HTR: State of the art, transcription guidelines and good practices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Chagué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kiessling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anahide Kasparian</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05021697v1</w:t>
+                <w:t xml:space="preserve">hal-05163931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armenian HTR: State of the art, transcription guidelines and good practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahide Kasparian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani Tanelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ohanian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New Results for the Text Recognition of Arabic Maghribī Manuscripts - Managing an Under-resourced Script</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Noëmie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2905,1600 +3114,1632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre maçonneries &amp;quot;tordues&amp;quot; et photos non rectifiées : approche exploratoire de vision par ordinateur en archéologie du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACQuA. Approches Computationnelles et Quantitatives en Archéologie 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Patrologia Graeca Corpus: OCR, Annotation, and Open Release of Noisy Nineteenth-Century Polytonic Greek Editions</w:t>
+                <w:t xml:space="preserve">Transfert inter-dialectal et généralisation zéro-shot en arménien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Kindt</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadi Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain</w:t>
+              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544910v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert inter-dialectal et généralisation zéro-shot en arménien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whose Pen Wrote the Map? Battling Over the Armenian Medieval Text Ashkharhatsuyts with Stylometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - linguistique informatique, formelle et de terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Humanities 2025 (DH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388135v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Accuracy: Investigating Vision Model Perception on 19th-Century Decorative Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albina Toumarkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Humanities Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Esch-Belval, Luxembourg. pp.1545-1563, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.63744/k4Jy3Lr4rdK5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whose Pen Wrote the Map? Battling Over the Armenian Medieval Text Ashkharhatsuyts with Stylometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Գրադարաններ եւ արհեստական բանականութիւն (AI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ani Tanelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2025 (DH 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Jul 2025, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Libraries and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fundamental Scientific Library of NASRA, Mar 2024, Erevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062055v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Arabic Maghribi Handwritten Text Recognition with RASAM 2: A Comprehensive Dataset and Benchmarking</w:t>
+                <w:t xml:space="preserve">Synthetic lines from historical manuscripts: an experiment using GAN and style transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perrier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Humanities Research (CHR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Processing of Digital Manuscripts: Workflows, Pipelines, Best Practices. ICIAP 2023 Workshops. ICIAP 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Udine, Italy. pp.477-488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-51026-7_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722622v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Գրադարաններ եւ արհեստական բանականութիւն (AI)</w:t>
+                <w:t xml:space="preserve">Enhancing Arabic Maghribi Handwritten Text Recognition with RASAM 2: A Comprehensive Dataset and Benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ani Tanelian</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëmie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Decours-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libraries and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fundamental Scientific Library of NASRA, Mar 2024, Erevan, Armenia</w:t>
+              <w:t xml:space="preserve">Computational Humanities Research (CHR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Aarhus, Denmark. pp.200-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531710v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic lines from historical manuscripts: an experiment using GAN and style transfer</w:t>
+                <w:t xml:space="preserve">Cross-Dialectal Transfer and Zero-Shot Learning for Armenian Varieties: A Comparative Analysis of RNNs, Transformers and LLMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadi Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Processing of Digital Manuscripts: Workflows, Pipelines, Best Practices. ICIAP 2023 Workshops. ICIAP 2023.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Natural Language Processing for Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMNLP 2024, Nov 2024, Miami, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178550v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Dialectal Transfer and Zero-Shot Learning for Armenian Varieties: A Comparative Analysis of RNNs, Transformers and LLMs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">They're veGAN but they almost taste the same: generating simili-manuscripts with artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Natural Language Processing for Digital Humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Humanities 2023: Collaboration as opportunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organisations, Jul 2023, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8107568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722313v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">They're veGAN but they almost taste the same: generating simili-manuscripts with artificial intelligence</w:t>
+                <w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2023: Collaboration as opportunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Humanities 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086940v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Diversity in handwritten text recognition. Challenge or opportunity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
+                <w:t xml:space="preserve">Experiments for automatic treatment of ancient Chinese sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Humanities 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DH2022 Local Organizing Committee, Jul 2022, Tokyo, Japan. pp.160-165</w:t>
+              <w:t xml:space="preserve">Documents anciens et reconnaissance automatique des écritures manuscrites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ariane Pinche; Jean-Baptiste Camps, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916914v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments for automatic treatment of ancient Chinese sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bizais-Lillig</w:t>
+                <w:t xml:space="preserve">Handling Heavily Abbreviated Manuscripts: HTR engines vs text normalisation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents anciens et reconnaissance automatique des écritures manuscrites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lausanne, Switzerland. pp.306-316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86159-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792246v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Heavily Abbreviated Manuscripts: HTR engines vs text normalisation approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles d'annotations morphologiques pour le traitement de données multivariées de l'arménien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Vernet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Khurshudyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïd Donabédian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Montrouge (virtuel), France. pp.72-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279602v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'annotations morphologiques pour le traitement de données multivariées de l'arménien</w:t>
+                <w:t xml:space="preserve">The Patrologia Graeca Corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaïd Donabédian</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Kindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées scientifiques du Groupement de Recherche Linguistique Informatique Formelle et de Terrain (LIFT)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03047147v1</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Palma De Majorque, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formats d'annotation, détecter dans les images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'été de DISTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparer un projet incluant l’extraction des textes en graphies non-latines par transcription et HTR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Wion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahan Vidal-Gorène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04161903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4566,51 +4807,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6CD0D34"/>
+    <w:nsid w:val="488EFE78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4797,51 +5038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chahan-vidal-gorene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1567-6508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257596976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04707440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04747196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Decours-Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52027/18294685-cvo2023.sp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86198-8_19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riccioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_33" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kindt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gorene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184196v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Paulino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phpt0046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03982432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Delle Donne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/babelao.vol1011.2022.65073" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armenuhi Magarditchian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eac.2954" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/arm/2974-6051/2022/01/005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Queuche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ouzounian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670038-12342714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971805v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.39.0.3288969" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561771v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Zribi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385674v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Savatteri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05600991v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moins" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Conte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119485v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05021697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahide Kasparian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Tanelian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ohanian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03874725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05509883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tedesco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05544910v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05388135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05415592v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Toumarkine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/k4Jy3Lr4rdK5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05062055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722622v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531710v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04086940v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107568" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03279602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04672675v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chahan-vidal-gorene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1567-6508" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257596976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04707440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gor&#232;ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04747196v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bizais-Lillig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Decours-Perez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70642-4_2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04759126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52027/18294685-cvo2023.sp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03430697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Salah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86198-8_19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Riccioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_33" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_20" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971756v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Kindt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahan Vidal-Gorene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Khurshudyan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877582v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05544910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63317/2gvtaxwvjtc7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05184196v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Paulino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phpt0046" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03982432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Delle Donne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/babelao.vol1011.2022.65073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armenuhi Magarditchian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eac.2954" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/arm/2974-6051/2022/01/005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Queuche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ouzounian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/26670038-12342714" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03971805v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REA.39.0.3288969" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05622586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Atzori" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Garnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Planque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaelle Zribi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;pinay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05600991v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Moins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guidi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilla Conte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385674v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo Savatteri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119485v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05021697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahide Kasparian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ani Tanelian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ohanian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03874725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas No&#235;mie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05509883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Tedesco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05388135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05062055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05415592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albina Toumarkine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/k4Jy3Lr4rdK5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04178550v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51026-7_40" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04722313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04086940v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107568" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Vernet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03279602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86159-9_21" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047147v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-05622581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04672675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Wion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>