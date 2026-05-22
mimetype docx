--- v0 (2026-03-16)
+++ v1 (2026-05-22)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">254042059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=VtX_EgwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000376952406</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -198,3095 +219,3584 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat and Hurdles: Unpacking the Impact of Climate Risks on Women's Empowerment</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advancing clean energy transition in MENA enterprises through awareness, feasibility, and perceived efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Giovannetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Marvasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">City Eldeep</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05505905v1</w:t>
+                <w:t xml:space="preserve">hal-05609955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allies and Enemies: On the Political Determinants of Trade in Critical Minerals</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heat and Hurdles: Unpacking the Impact of Climate Risks on Women's Empowerment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">City Eldeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markos Farag</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05059343v1</w:t>
+                <w:t xml:space="preserve">hal-05505905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Global Value Chains Women Friendly in Developing Countries ? Evidence from Firm-Level Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deep Trade Agreements and Trade in Value- Added: Does Heterogeneity Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04392960v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling The Nexus between Exchange Rate Undervaluation and Global Value Chain Participation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Allies and Enemies: On the Political Determinants of Trade in Critical Minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markos Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04688048v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What type of trade is promoted by environmental regulations?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does GVC Participation Shape Firms' ESG Compliance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Mediouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Nuñez-Rocha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04638916v1</w:t>
+                <w:t xml:space="preserve">hal-05316559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Depth of Trade Agreements Matter for Trade in Services?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are Global Value Chains Women Friendly in Developing Countries ? Evidence from Firm-Level Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariz Abdou Kalliny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Guillin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04638832v1</w:t>
+                <w:t xml:space="preserve">hal-04392960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What type of trade is promoted by environmental regulations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Martinez-Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Nuñez-Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unravelling The Nexus between Exchange Rate Undervaluation and Global Value Chain Participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariz Abdou Kalliny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Elbadawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does the Depth of Trade Agreements Matter for Trade in Services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When Trade Agreements Are Gender-Friendly: Impact on Women Empowerment using Firm Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Karam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does &amp;quot;Going Green&amp;quot; Promote Global Value Chains Integration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Fayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agree to disagree? Making sense of vagueness in International Environmental Agreements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Allies and enemies: On the political determinants of trade in critical minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markos Farag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2025.108734⟩</w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109, pp.105701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2025.105701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390151v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and climate policies: a general equilibrium analysis for Egypt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An empirical assessment of the nexus between competition policy and global value chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Ezzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Policy Reform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17487870.2025.2472335⟩</w:t>
+              <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.228-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.strueco.2025.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390149v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living policy Labs: A case study of collaborative dialogue about social protection to alleviate grievances and facilitate peaceful outcomes in Egypt</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gender and climate policies: a general equilibrium analysis for Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">City Eldeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Elshenawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gihan Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2024.106790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Policy Reform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.237-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17487870.2025.2472335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390125v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the impact of trade facilitation measures in Africa: A structural gravity approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Living policy Labs: A case study of collaborative dialogue about social protection to alleviate grievances and facilitate peaceful outcomes in Egypt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Forrester-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gihan Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Trade and Economic Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638199.2025.2519105⟩</w:t>
+              <w:t xml:space="preserve">World Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 185, pp.106790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.worlddev.2024.106790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390117v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political connections and participation in global value chains: Evidence from MENA firms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Revisiting the impact of trade facilitation measures in Africa: A structural gravity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengistu Alamneh Wassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Kornher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2025.102742⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Trade and Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (7), pp.1604-1634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638199.2025.2519105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389977v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical assessment of the nexus between competition policy and global value chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Agree to disagree? Making sense of vagueness in International Environmental Agreements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Kassab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.strueco.2025.08.002⟩</w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150, pp.108734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2025.108734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389984v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allies and enemies: On the political determinants of trade in critical minerals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Political connections and participation in global value chains: Evidence from MENA firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Aboushady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2025.105701⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89, pp.102742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpoleco.2025.102742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390119v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does ‘going green’ promote global value chain integration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Fayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Development Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1355770X25100193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging global value chains for innovation: the case of SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 182, pp.100599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inteco.2025.100599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions for unleashing business innovations: the role of SDG-Aligned strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahelet Fikru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fida Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036846.2025.2580686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On deep trade agreements, institutions, and global value chains: evidence from Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of World Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161, pp.49-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10290-024-00546-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aid for trade and export performance of recipient countries: The moderating role of institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Aboushady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Trade and Economic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (4), pp.925-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09638199.2024.2348545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHAT TYPE OF TRADE IS PROMOTED BY ENVIRONMENTAL PROVISIONS IN TRADE AGREEMENTS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Nuñez-Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Martínez-Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 156, pp.207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/48804186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aid for trade and export performance of recipient countries: The moderating role of institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Aboushady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Trade and Economic Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (4), pp.925-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09638199.2024.2348545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade networks and the productivity of MENA firms in global value chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Giovannetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Marvasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69, pp.10-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.strueco.2023.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La profondeur des accords commerciaux régionaux affecte-t-elle les échanges internationaux de services ? Un point sur la région MOAN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Does the depth of trade agreements matter for trade in services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edd.362.0151⟩</w:t>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (12), pp.3616-3653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/twec.13478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362487v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the depth of trade agreements matter for trade in services?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La profondeur des accords commerciaux régionaux affecte-t-elle les échanges internationaux de services ? Un point sur la région MOAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/twec.13478⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 31 (2), pp.151-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edd.362.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362476v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of environmental regulations and environmental provisions on trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Nuñez-Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Martinez Zarzoso Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vol. 35, pp. 109-115., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/edd.373.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-product Firms and Export Skewness: Does Firm Size Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Elewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Trade Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 37 (3), pp.314-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08853908.2021.1963889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Value Chains and Local Business Environments: Which Factors Really Matter in Developing Countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (2), pp.481-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11151-020-09768-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Impact of Trade Openness on Informal and Irregular Employment in Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélika Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (3), pp.465-497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11130/jei.2019.34.3.465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02297694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lessons from the Russia–Ukraine war: assessing the resilience of African economies to external shocks. Synthesis report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sherillyn Raga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phyllis Papadavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Dávalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ODI Global. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling The Nexus between Exchange Rate Undervaluation and Global Value Chain Participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariz Abdou Kalliny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Elbadawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition(s) and Sustainable Development - FESP/Paris 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Global Value Chains Women Friendly? Evidence from Firm-Level Data in Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marize Abdou Kalliny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Drivers of Gender Inequality in Middle East and North Africa" workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MENA Chief Economist’s Office, Jul 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Nexus Between Global Value Chains Participation, Exchange Rate Dynamics, Digitalization and Quality of Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariz Abdou Kalliny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Elbadawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Plane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée Méditerranée "Modélisation et Analyse Statistique et Economique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, le CIHEAM-IAMM, le L.R. Modélisation et Analyse Statistique et Economique-ESSAI et l'INRAE, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3296,141 +3806,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration régionale et zone de libre-échange continentale africaine : espoir d’une croissance durable pour l’économie africaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wautabouna Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française de développement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie africaine 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 774, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-77, 2022, Repères Économie, 978-2-348-07360-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3440,126 +3950,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical Exposure to Conflicts and Firm Performance: Evidence from The MENA Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mirza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Der Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1458, 2021, Working Papers Series, ERF-2021-1458-1-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3569,105 +4079,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Trade Facilitation Matter in Bilateral Trade?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahir Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00348924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3735,51 +4245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FCCEFCB"/>
+    <w:nsid w:val="37422CF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3966,51 +4476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chahir-zaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3470-6426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114579660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/254042059" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000376952406" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=City Eldeep" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Karam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahir Zaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Farag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392960v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariz Abdou Kalliny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Elbadawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Martinez-Zarzoso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Nu&#241;ez-Rocha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638832v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346779v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kassab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108734" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Elshenawy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17487870.2025.2472335" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Forrester-Jones" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Jawad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihan Ismail" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengistu Alamneh Wassie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kornher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638199.2025.2519105" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aboushady" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2025.102742" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Ezzat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2025.08.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2025.105701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fayek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X25100193" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389982v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Eissa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2025.100599" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahelet Fikru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2580686" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04798656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Aly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-024-00546-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390145v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Harb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638199.2024.2348545" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926976v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Mart&#237;nez-Zarzoso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804186" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04798650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04798637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ayadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Giovannetti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marvasi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2023.11.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0151" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362476v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Guillin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13478" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Martinez Zarzoso Zaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.373.0015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Elewa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853908.2021.1963889" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03123185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dovis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-020-09768-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lika Ben Salem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2019.34.3.465" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809580v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marize Abdou Kalliny" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04479291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gourdon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wautabouna Ouattara" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/leconomie-africaine-2022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erf.org.eg/publications/geographical-exposure-to-conflicts-and-firm-performance-evidence-from-the-mena-region/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chahir-zaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3470-6426" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114579660" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/254042059" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VtX_EgwAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000376952406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609955v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Giovannetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Marvasi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahir Zaki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=City Eldeep" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Karam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Guillin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059343v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Farag" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Mediouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariz Abdou Kalliny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638916v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Martinez-Zarzoso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Nu&#241;ez-Rocha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Elbadawi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Plane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04638832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04346861v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Fayek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2025.105701" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Ezzat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2025.08.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Elshenawy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17487870.2025.2472335" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Forrester-Jones" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Jawad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gihan Ismail" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2024.106790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengistu Alamneh Wassie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Kornher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638199.2025.2519105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kassab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2025.108734" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aboushady" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpoleco.2025.102742" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355770X25100193" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389982v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Eissa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2025.100599" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahelet Fikru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2580686" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04798656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Aly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-024-00546-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Harb" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638199.2024.2348545" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Mart&#237;nez-Zarzoso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48804186" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04798650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04798637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ayadi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2023.11.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Guillin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13478" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.362.0151" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731483v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Martinez Zarzoso Zaki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.373.0015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Elewa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08853908.2021.1963889" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03123185v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dovis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-020-09768-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lika Ben Salem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2019.34.3.465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherillyn Raga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Papadavid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge D&#225;valos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Fontana" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henseler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04809580v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marize Abdou Kalliny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04479291v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gourdon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wautabouna Ouattara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/ressources/leconomie-africaine-2022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mirza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Der Sarkissian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://erf.org.eg/publications/geographical-exposure-to-conflicts-and-firm-performance-evidence-from-the-mena-region/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>