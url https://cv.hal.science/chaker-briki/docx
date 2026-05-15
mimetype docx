--- v0 (2026-04-15)
+++ v1 (2026-05-15)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-9123-6531</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Fk2xRT0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,1515 +182,1515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of clay bio-composites for enhanced thermal performance: a sustainable approach utilizing Posidonia oceanica leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Settar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Aloui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 118, pp.114958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.114958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen absorption / desorption behavior in compacted LaNi3·6Mn0·3Al0·4Co0.7 powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Settar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abeer Beagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130, pp.381-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.04.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of temperature evolution and hydrogen desorption process on an amorphous alloy Mg50Ni50</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha M. Almoneef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Settar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbarek Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (10), pp.e31019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e31019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the hydrogen storage capacity in LaNi3.6Al0.4Mn0.3Co0.7 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Harrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Settar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 77, pp.33-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.06.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Theoretical Studies of Hydrogen Storage in LaNi4.4Al0.3Fe0.3 Hydride Bed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Dunikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Almoneef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Romanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Kazakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (15), pp.5425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma16155425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-physical and mechanical performances of a new lightweight construction material made with clay and Posidonia-Oceanica fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Settar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, pp.e02599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e02599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the microstructures and hydrogen storage properties of the LaNi4Mn0·5Co0.5 alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Almoneef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemni Abdelmajid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (6), pp.e17430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of expansion of LaNi5 compacted powder during hydrogen absorption/desorption cycles and their influences on the reactor wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Houcine Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (26), pp.13647-13654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic study of a new design of a tanks based on metallic hydrides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical study of hydrogen absorption by LaNi3.6Mn0.3Al0.4Co0.7 alloy using statistical physics modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Houcine Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmottaleb Ben Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 43 (3), pp.1566-1576. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.11.085⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 43 (20), pp.9722-9732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.02.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752321v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of hydrogen absorption by LaNi3.6Mn0.3Al0.4Co0.7 alloy using statistical physics modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dynamic study of a new design of a tanks based on metallic hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Belkhiria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Houcine Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmottaleb Ben Lamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 43 (20), pp.9722-9732. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.02.201⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 43 (3), pp.1566-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.11.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752320v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the influences substitution from Ni by Co, Al and Mn on the hydrogen storage properties of LaNi3.6Mn0.3Al0.4Co0.7 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Houcine Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Houcine Dhaou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (15), pp.10081-10088. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1679,147 +1700,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Hydrogen Storage at Low-Pressure and Low Temperatures Using Metal Hydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaker Briki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Belkhiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Thermal Science and Energy (JITH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Tangier, Morocco. pp.304-313, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43934-6_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1887,51 +1908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7203A131"/>
+    <w:nsid w:val="7F4B5E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2118,51 +2139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chaker-briki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9123-6531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458517v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Braiek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mansouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Briki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Settar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Aloui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114958" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Belkhiria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Beagan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.272" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha M. Almoneef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Mohamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e31019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Harrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sahli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.06.055" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dunikov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Almoneef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romanov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kazakov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04329720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02599" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemni Abdelmajid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413291v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houcine Dhaou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14P23L54-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Askri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.11.085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCKW736V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmottaleb Ben Lamine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.02.201" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFHJ1BT2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.065" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G37M2VW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_31" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chaker-briki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9123-6531" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Fk2xRT0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458517v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Braiek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mansouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Briki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Settar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Aloui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.114958" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Belkhiria" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Beagan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.04.272" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha M. Almoneef" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Mohamed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e31019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Harrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sahli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chetehouna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.06.055" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dunikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Almoneef" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Romanov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kazakov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155425" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04329720v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e02599" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752313v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemni Abdelmajid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17430" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413291v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houcine Dhaou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14P23L54-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouzid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmottaleb Ben Lamine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.02.201" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFHJ1BT2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752321v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Askri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.11.085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCKW736V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752324v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G37M2VW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43934-6_31" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>