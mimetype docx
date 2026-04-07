--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chaker El Kalamouni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted discovery of sesquiterpene indole alkaloids from Greenwayodendron suaveolens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rany Mbeng Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evodie Numbi Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 241, pp.114664. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otitiglycomycins A and B: Glycolipids from the Strain Nocardia otitidiscavarum 20S-13 with Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Y Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Marguerite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (2), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.4c01302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptonellins A–H, Highly Potent Antiviral Ternatin-type Cyclopeptides from Comptonella drupacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Strategies Against Dengue Virus: Recent Insights into Compounds Targeting Viral and Host Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaranirina Koloina Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahangy Vestalys Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Current Topics in Microbiology and Immunology, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/82_2025_322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Metabolomic Investigation of a Popular Traditional Plant from La Réunion: Psiloxylon mauritianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Macarangin B Display Potent Antiviral Activity and Better Metabolic Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202400978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalist Natural ORPphilin Macarangin B Delineates OSBP Biological Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c01705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Machine Learning and Empirical Computation for the Structural Validation of Trirosaline, a Natural Trimeric Monoterpene Indole Alkaloid from Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Szwarc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.274-279. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Dengue 2 Nonstructural Glycoprotein 1 (NS1) Is Affected by the Nature of Basic Residue at Position NS1-324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ogire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El-Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.1644-1654. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cimb45020106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Phenolic Lipids from the Leaves of Clausena harmandiana Inhibit SARS-CoV-2 Entry into Host Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Al Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Belouzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (14), pp.5414. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28145414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gold Nanoparticles-Functionalized with the Synthetic PADRE^S2P6 Peptide Can Be Useful for SARS-CoV-2 Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Haddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoarchitectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/nat.4220233692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnanes diterpenes from the latex of Hura crepitans L. and their PKCζ-dependent anti-proliferative activity on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.117366. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2023.117366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites as potential drug candidates against Zika virus, an emerging looming human threat: Current landscape, molecular mechanism and challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaad Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf N Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Zengin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.754-770. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiph.2023.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizophora mucronata Lam., a halophyte from Mauritius Island, inhibits the entry of Zika virus in human cells (A549)- an in vitro and in silico analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oday Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (22), pp.12599-12609. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2023.2167115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranberry Pomace Extract Exerts Antiviral Activity against Zika and Dengue Virus at Safe Doses for Adult Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tamkutė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1101. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14051101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.5999. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Effect of Stenocline ericoides DC. and Stenocline inuloides DC., Two Flavonoid-Rich Endemic Plants from Madagascar, against Dengue and Zika Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenia Ramiharimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminiaina Andrianavalonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Olivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (12), pp.1500. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15121500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10885-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endemic and Indigenous Plants from Mascarene Islands with Antiviral Propensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahomoodally Mohamad Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugreet Bibi Sharmeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Juliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Kalamouni Chaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Drug Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.72-86. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1389450122666210824143910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro bioactivities of extracts from tomato pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jamaleddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale De Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (9), pp.259. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31083/j.fbl2709259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruguiera gymnorhiza (L.) Lam. at the Forefront of Pharma to Confront Zika Virus and Microbial Infections—An In Vitro and In Silico Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oday Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan H Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26195768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangiferin Rich Products from Aphloia theiformis (Vahl) Benn Leaves: Extraction, Fractionation, Phytochemical Characterization, and Antioxidant Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), pp.2081. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaya Fruit Pulp and Resulting Lactic Fermented Pulp Exert Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Carcauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1257. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika virus subversion of chaperone GRP78/BiP expression in A549 cells during UPR activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2020.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geraniin-Rich Extract from Reunion Island Endemic Medicinal Plant Phyllanthus phillyreifolius Inhibits Zika and Dengue Virus Infection at Non-Toxic Effect Doses in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (10), pp.2316. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyphenol-Rich Extract from &amp;lt;i&amp;gt;Psiloxylon mauritianum&amp;lt;/i&amp;gt;, an Endemic Medicinal Plant from Reunion Island, Inhibits the Early Stages of Dengue and Zika Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Natural Products against Viral Infections, 20 (8), pp.1860. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20081860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayapana triplinervis Essential Oil and Its Main Component Thymohydroquinone Dimethyl Ether Inhibit Zika Virus at Doses Devoid of Toxicity in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (19), pp.3447. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24193447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doratoxylon apetalum, an Indigenous Medicinal Plant from Mascarene Islands, Is a Potent Inhibitor of Zika and Dengue Virus Infection in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristine Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Nunes Duarte dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (10), pp.2382. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20102382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant potential and phytochemical composition of extracts obtained from Phyllanthus phillyreifolius by different extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.706-709. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2018.1493586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extract from &amp;lt;i&amp;gt;Aphloia theiformis&amp;lt;/i&amp;gt;, an edible indigenous plant from Reunion Island, impairs Zika virus attachment to the host cell surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristine Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10856. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29183-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; comparison of three common essential oils mosquito repellents as inhibitors of the Ross River virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Baranauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.14. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversion of the Heme Oxygenase-1 Antiviral Activity by Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, New Advances on Zika Virus Research, 11 (1), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of Phyllanthus phillyreifolius extracts against hydrogen peroxide induced oxidative stress in HEK293 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flavonoid Isoquercitrin Precludes Initiation of Zika Virus Infection in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (4), pii: E1093. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19041093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01767077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural proteins of epidemic and historical strains of Zika virus differ in their ability to initiate viral infection in human host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 516, pp.265 - 273. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ndebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and antimicrobial activities of the essential oil of Achillea millefolium L. Grown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Zebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Antimicrobial, Antioxidant and Anti-inflammatory Activities of Essential Oils), 4 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines4020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (9), pp.179 - 182. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific epidemic strain of Zika virus replicates efficiently in human epithelial A549 cells leading to IFN-β production and apoptosis induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 493, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01375991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of SARS-CoV-2 intestinal pathogenesis in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The replication properties of a contemporary Zika virus from West Africa depends on NS1/NS4B proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Machmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Courageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El-Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired synthesis and profiling of a potent antiviral flavonol targeting the lipid exchanger OSBP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika Virus Envelope Protein Forms Disulfide Bond-dependent Polymers in Connection with a Persistent ER Stress in A549 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frumence Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrabi Wissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Kalamouni Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despres Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk Between Endoplasmic Reticulum Stress and The Unfolded Protein Response During ZIKA Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ternatin-type cyclopeptides for use in therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024231530. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of natural antiviral substances against mosquito-borne flaviviruses in the flora of the Reunion Island, using bio-guided fractionation and LC-MS/MS-based molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Bioactive Natural Products Research Conference (BIONATURAL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a Vietnamese plant: isolation & synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale Innovation Thérapeutique : du Fondamentale à l'Appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a vietnamese plant : isolation and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Hoang Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of a natural cyclopeptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of a natural cyclopeptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale Innovation Thérapeutique : du Fondamental à l'Appliqué 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a Vietnamese plant: isolation & synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème symposium international de l’AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of antiviral cyclopeptides isolated from a tropical plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème reunion du Groupement Français des Peptides et Protéines (GFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Fournols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicinal plants as promising source of natural antiviral substances against Zika virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zika Virus Impact, Diagnosis, Control, and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2: The Neuroscience of Zika, Elsevier, pp.397-407, 2021, 978-0-12-820267-8. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-820267-8.00038-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations chimiques et biologiques d’extraits de plantes aromatiques oubliées de Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Institut National Polytechnique de Toulouse - INPT, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010INPT0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chaker El Kalamouni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted discovery of sesquiterpene indole alkaloids from Greenwayodendron suaveolens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rany Mbeng Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evodie Numbi Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 241, pp.114664. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Strategies Against Dengue Virus: Recent Insights into Compounds Targeting Viral and Host Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaranirina Koloina Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahangy Vestalys Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Current Topics in Microbiology and Immunology, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/82_2025_322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otitiglycomycins A and B: Glycolipids from the Strain Nocardia otitidiscavarum 20S-13 with Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Y Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Marguerite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (2), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.4c01302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptonellins A–H, Highly Potent Antiviral Ternatin-type Cyclopeptides from Comptonella drupacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Metabolomic Investigation of a Popular Traditional Plant from La Réunion: Psiloxylon mauritianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalist Natural ORPphilin Macarangin B Delineates OSBP Biological Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c01705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Macarangin B Display Potent Antiviral Activity and Better Metabolic Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202400978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Machine Learning and Empirical Computation for the Structural Validation of Trirosaline, a Natural Trimeric Monoterpene Indole Alkaloid from Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Szwarc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.274-279. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Dengue 2 Nonstructural Glycoprotein 1 (NS1) Is Affected by the Nature of Basic Residue at Position NS1-324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ogire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El-Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.1644-1654. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cimb45020106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gold Nanoparticles-Functionalized with the Synthetic PADRE^S2P6 Peptide Can Be Useful for SARS-CoV-2 Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Haddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoarchitectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/nat.4220233692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Phenolic Lipids from the Leaves of Clausena harmandiana Inhibit SARS-CoV-2 Entry into Host Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Al Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Belouzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (14), pp.5414. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28145414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites as potential drug candidates against Zika virus, an emerging looming human threat: Current landscape, molecular mechanism and challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaad Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf N Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Zengin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.754-770. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiph.2023.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnanes diterpenes from the latex of Hura crepitans L. and their PKCζ-dependent anti-proliferative activity on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.117366. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2023.117366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizophora mucronata Lam., a halophyte from Mauritius Island, inhibits the entry of Zika virus in human cells (A549)- an in vitro and in silico analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oday Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (22), pp.12599-12609. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2023.2167115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranberry Pomace Extract Exerts Antiviral Activity against Zika and Dengue Virus at Safe Doses for Adult Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tamkutė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1101. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14051101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Effect of Stenocline ericoides DC. and Stenocline inuloides DC., Two Flavonoid-Rich Endemic Plants from Madagascar, against Dengue and Zika Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenia Ramiharimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminiaina Andrianavalonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Olivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (12), pp.1500. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15121500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.5999. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10885-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endemic and Indigenous Plants from Mascarene Islands with Antiviral Propensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahomoodally Mohamad Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugreet Bibi Sharmeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Juliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Kalamouni Chaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Drug Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.72-86. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1389450122666210824143910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro bioactivities of extracts from tomato pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jamaleddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale De Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (9), pp.259. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31083/j.fbl2709259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruguiera gymnorhiza (L.) Lam. at the Forefront of Pharma to Confront Zika Virus and Microbial Infections—An In Vitro and In Silico Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oday Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan H Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26195768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangiferin Rich Products from Aphloia theiformis (Vahl) Benn Leaves: Extraction, Fractionation, Phytochemical Characterization, and Antioxidant Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), pp.2081. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaya Fruit Pulp and Resulting Lactic Fermented Pulp Exert Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Carcauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1257. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika virus subversion of chaperone GRP78/BiP expression in A549 cells during UPR activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2020.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geraniin-Rich Extract from Reunion Island Endemic Medicinal Plant Phyllanthus phillyreifolius Inhibits Zika and Dengue Virus Infection at Non-Toxic Effect Doses in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (10), pp.2316. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyphenol-Rich Extract from &amp;lt;i&amp;gt;Psiloxylon mauritianum&amp;lt;/i&amp;gt;, an Endemic Medicinal Plant from Reunion Island, Inhibits the Early Stages of Dengue and Zika Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Natural Products against Viral Infections, 20 (8), pp.1860. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20081860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doratoxylon apetalum, an Indigenous Medicinal Plant from Mascarene Islands, Is a Potent Inhibitor of Zika and Dengue Virus Infection in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristine Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Nunes Duarte dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (10), pp.2382. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20102382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayapana triplinervis Essential Oil and Its Main Component Thymohydroquinone Dimethyl Ether Inhibit Zika Virus at Doses Devoid of Toxicity in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (19), pp.3447. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24193447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flavonoid Isoquercitrin Precludes Initiation of Zika Virus Infection in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (4), pii: E1093. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19041093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01767077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of Phyllanthus phillyreifolius extracts against hydrogen peroxide induced oxidative stress in HEK293 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant potential and phytochemical composition of extracts obtained from Phyllanthus phillyreifolius by different extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.706-709. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2018.1493586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; comparison of three common essential oils mosquito repellents as inhibitors of the Ross River virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Baranauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.14. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extract from &amp;lt;i&amp;gt;Aphloia theiformis&amp;lt;/i&amp;gt;, an edible indigenous plant from Reunion Island, impairs Zika virus attachment to the host cell surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristine Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10856. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29183-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversion of the Heme Oxygenase-1 Antiviral Activity by Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, New Advances on Zika Virus Research, 11 (1), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural proteins of epidemic and historical strains of Zika virus differ in their ability to initiate viral infection in human host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 516, pp.265 - 273. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ndebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and antimicrobial activities of the essential oil of Achillea millefolium L. Grown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Zebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Antimicrobial, Antioxidant and Anti-inflammatory Activities of Essential Oils), 4 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines4020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (9), pp.179 - 182. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific epidemic strain of Zika virus replicates efficiently in human epithelial A549 cells leading to IFN-β production and apoptosis induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 493, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01375991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of SARS-CoV-2 intestinal pathogenesis in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The replication properties of a contemporary Zika virus from West Africa depends on NS1/NS4B proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Machmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Courageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El-Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired synthesis and profiling of a potent antiviral flavonol targeting the lipid exchanger OSBP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk Between Endoplasmic Reticulum Stress and The Unfolded Protein Response During ZIKA Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika Virus Envelope Protein Forms Disulfide Bond-dependent Polymers in Connection with a Persistent ER Stress in A549 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frumence Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrabi Wissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Kalamouni Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despres Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ternatin-type cyclopeptides for use in therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024231530. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of a natural cyclopeptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a vietnamese plant : isolation and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Hoang Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a Vietnamese plant: isolation & synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale Innovation Thérapeutique : du Fondamentale à l'Appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of a natural cyclopeptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale Innovation Thérapeutique : du Fondamental à l'Appliqué 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a Vietnamese plant: isolation & synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème symposium international de l’AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of antiviral cyclopeptides isolated from a tropical plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème reunion du Groupement Français des Peptides et Protéines (GFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Fournols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of natural antiviral substances against mosquito-borne flaviviruses in the flora of the Reunion Island, using bio-guided fractionation and LC-MS/MS-based molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Bioactive Natural Products Research Conference (BIONATURAL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicinal plants as promising source of natural antiviral substances against Zika virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zika Virus Impact, Diagnosis, Control, and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2: The Neuroscience of Zika, Elsevier, pp.397-407, 2021, 978-0-12-820267-8. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-820267-8.00038-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations chimiques et biologiques d’extraits de plantes aromatiques oubliées de Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Institut National Polytechnique de Toulouse - INPT, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010INPT0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Mbeng Obame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Numbi Wa Ilunga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Y Mai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Marguerite" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c01302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Herrscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grisel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00318" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaranirina Koloina Rakotoarimanana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carriere Richez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Vestalys Ramanandraibe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialecki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2025_322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ozga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020496" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862854v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fargier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bigay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Polidori" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Geslin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400978" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Grimanelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guimard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01705" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04513028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El-Kalamouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb45020106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Al Halabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145414" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andries" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.4220233692" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crossay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sagnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2023.117366" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515038v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeelah Bibi Sadeer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaad Khalid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf N Abdalla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.03.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04514314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oday Ezzat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2167115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tamkut&#279;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G Haddad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Rimantas Venskutonis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04090801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10057-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenia Ramiharimanana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminiaina Andrianavalonirina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15121500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10885-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahomoodally Mohamad Fawzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugreet Bibi Sharmeen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Juliano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389450122666210824143910" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jamaleddine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Caro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G. Haddad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2709259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan H Abdallah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195768" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovil&#279; Grauzdyt&#279;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Pukalskas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102316" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081860" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586306v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Picard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193447" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586355v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Nunes Duarte dos Santos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20102382" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1493586" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04555624v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Baranauskien&#279;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196757" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02983510v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207672" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Venskutonis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines4020030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389934v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla El Kamali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nagy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buchon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512995v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Machmouchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04513014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938632v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461893v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Petit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258441v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Hoang Phan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cachet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400682v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401150v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190549v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820267-8.00038-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04274735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0068" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Mbeng Obame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Numbi Wa Ilunga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaranirina Koloina Rakotoarimanana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carriere Richez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Vestalys Ramanandraibe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2025_322" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Y Mai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Marguerite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c01302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Herrscher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grisel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00318" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ozga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020496" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Grimanelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guimard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bigay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01705" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fargier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Polidori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Geslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400978" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04513028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El-Kalamouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb45020106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andries" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.4220233692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Al Halabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145414" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeelah Bibi Sadeer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaad Khalid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf N Abdalla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.03.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crossay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sagnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2023.117366" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04514314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oday Ezzat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2167115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tamkut&#279;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G Haddad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Rimantas Venskutonis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenia Ramiharimanana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminiaina Andrianavalonirina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15121500" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04090801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10057-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10885-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahomoodally Mohamad Fawzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugreet Bibi Sharmeen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Juliano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389450122666210824143910" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jamaleddine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Caro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G. Haddad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2709259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan H Abdallah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195768" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovil&#279; Grauzdyt&#279;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Pukalskas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102316" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081860" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Nunes Duarte dos Santos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20102382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586306v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193447" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02983510v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207672" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1493586" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04555624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Baranauskien&#279;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196757" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Venskutonis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines4020030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389934v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla El Kamali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nagy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buchon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512995v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Machmouchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04513014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938632v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Hoang Phan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cachet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401065v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401087v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461893v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190549v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820267-8.00038-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04274735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0068" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>