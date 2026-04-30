--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chaker El Kalamouni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted discovery of sesquiterpene indole alkaloids from Greenwayodendron suaveolens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rany Mbeng Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evodie Numbi Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 241, pp.114664. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Strategies Against Dengue Virus: Recent Insights into Compounds Targeting Viral and Host Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaranirina Koloina Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahangy Vestalys Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Current Topics in Microbiology and Immunology, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/82_2025_322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otitiglycomycins A and B: Glycolipids from the Strain Nocardia otitidiscavarum 20S-13 with Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Y Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Marguerite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (2), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.4c01302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptonellins A–H, Highly Potent Antiviral Ternatin-type Cyclopeptides from Comptonella drupacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Metabolomic Investigation of a Popular Traditional Plant from La Réunion: Psiloxylon mauritianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalist Natural ORPphilin Macarangin B Delineates OSBP Biological Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c01705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Macarangin B Display Potent Antiviral Activity and Better Metabolic Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202400978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Machine Learning and Empirical Computation for the Structural Validation of Trirosaline, a Natural Trimeric Monoterpene Indole Alkaloid from Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Szwarc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.274-279. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Dengue 2 Nonstructural Glycoprotein 1 (NS1) Is Affected by the Nature of Basic Residue at Position NS1-324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ogire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El-Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.1644-1654. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cimb45020106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gold Nanoparticles-Functionalized with the Synthetic PADRE^S2P6 Peptide Can Be Useful for SARS-CoV-2 Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Haddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoarchitectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/nat.4220233692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Phenolic Lipids from the Leaves of Clausena harmandiana Inhibit SARS-CoV-2 Entry into Host Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Al Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Belouzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (14), pp.5414. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28145414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites as potential drug candidates against Zika virus, an emerging looming human threat: Current landscape, molecular mechanism and challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaad Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf N Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Zengin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.754-770. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiph.2023.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnanes diterpenes from the latex of Hura crepitans L. and their PKCζ-dependent anti-proliferative activity on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.117366. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2023.117366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizophora mucronata Lam., a halophyte from Mauritius Island, inhibits the entry of Zika virus in human cells (A549)- an in vitro and in silico analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oday Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (22), pp.12599-12609. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2023.2167115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranberry Pomace Extract Exerts Antiviral Activity against Zika and Dengue Virus at Safe Doses for Adult Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tamkutė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1101. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14051101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Effect of Stenocline ericoides DC. and Stenocline inuloides DC., Two Flavonoid-Rich Endemic Plants from Madagascar, against Dengue and Zika Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenia Ramiharimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminiaina Andrianavalonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Olivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (12), pp.1500. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15121500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.5999. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10885-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endemic and Indigenous Plants from Mascarene Islands with Antiviral Propensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahomoodally Mohamad Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugreet Bibi Sharmeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Juliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Kalamouni Chaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Drug Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.72-86. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1389450122666210824143910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro bioactivities of extracts from tomato pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jamaleddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale De Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (9), pp.259. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31083/j.fbl2709259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruguiera gymnorhiza (L.) Lam. at the Forefront of Pharma to Confront Zika Virus and Microbial Infections—An In Vitro and In Silico Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oday Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan H Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26195768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangiferin Rich Products from Aphloia theiformis (Vahl) Benn Leaves: Extraction, Fractionation, Phytochemical Characterization, and Antioxidant Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), pp.2081. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaya Fruit Pulp and Resulting Lactic Fermented Pulp Exert Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Carcauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1257. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika virus subversion of chaperone GRP78/BiP expression in A549 cells during UPR activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2020.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geraniin-Rich Extract from Reunion Island Endemic Medicinal Plant Phyllanthus phillyreifolius Inhibits Zika and Dengue Virus Infection at Non-Toxic Effect Doses in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (10), pp.2316. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyphenol-Rich Extract from &amp;lt;i&amp;gt;Psiloxylon mauritianum&amp;lt;/i&amp;gt;, an Endemic Medicinal Plant from Reunion Island, Inhibits the Early Stages of Dengue and Zika Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Natural Products against Viral Infections, 20 (8), pp.1860. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20081860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doratoxylon apetalum, an Indigenous Medicinal Plant from Mascarene Islands, Is a Potent Inhibitor of Zika and Dengue Virus Infection in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristine Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Nunes Duarte dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (10), pp.2382. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20102382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayapana triplinervis Essential Oil and Its Main Component Thymohydroquinone Dimethyl Ether Inhibit Zika Virus at Doses Devoid of Toxicity in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (19), pp.3447. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24193447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flavonoid Isoquercitrin Precludes Initiation of Zika Virus Infection in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (4), pii: E1093. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19041093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01767077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of Phyllanthus phillyreifolius extracts against hydrogen peroxide induced oxidative stress in HEK293 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant potential and phytochemical composition of extracts obtained from Phyllanthus phillyreifolius by different extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.706-709. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2018.1493586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; comparison of three common essential oils mosquito repellents as inhibitors of the Ross River virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Baranauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.14. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extract from &amp;lt;i&amp;gt;Aphloia theiformis&amp;lt;/i&amp;gt;, an edible indigenous plant from Reunion Island, impairs Zika virus attachment to the host cell surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristine Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10856. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29183-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversion of the Heme Oxygenase-1 Antiviral Activity by Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, New Advances on Zika Virus Research, 11 (1), </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural proteins of epidemic and historical strains of Zika virus differ in their ability to initiate viral infection in human host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 516, pp.265 - 273. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ndebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and antimicrobial activities of the essential oil of Achillea millefolium L. Grown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Zebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Antimicrobial, Antioxidant and Anti-inflammatory Activities of Essential Oils), 4 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines4020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (9), pp.179 - 182. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific epidemic strain of Zika virus replicates efficiently in human epithelial A549 cells leading to IFN-β production and apoptosis induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 493, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01375991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of SARS-CoV-2 intestinal pathogenesis in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The replication properties of a contemporary Zika virus from West Africa depends on NS1/NS4B proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Machmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Courageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El-Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired synthesis and profiling of a potent antiviral flavonol targeting the lipid exchanger OSBP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk Between Endoplasmic Reticulum Stress and The Unfolded Protein Response During ZIKA Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika Virus Envelope Protein Forms Disulfide Bond-dependent Polymers in Connection with a Persistent ER Stress in A549 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frumence Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrabi Wissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Kalamouni Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despres Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ternatin-type cyclopeptides for use in therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024231530. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of a natural cyclopeptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a vietnamese plant : isolation and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Hoang Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a Vietnamese plant: isolation & synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale Innovation Thérapeutique : du Fondamentale à l'Appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of a natural cyclopeptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale Innovation Thérapeutique : du Fondamental à l'Appliqué 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a Vietnamese plant: isolation & synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème symposium international de l’AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of antiviral cyclopeptides isolated from a tropical plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème reunion du Groupement Français des Peptides et Protéines (GFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Fournols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of natural antiviral substances against mosquito-borne flaviviruses in the flora of the Reunion Island, using bio-guided fractionation and LC-MS/MS-based molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Bioactive Natural Products Research Conference (BIONATURAL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicinal plants as promising source of natural antiviral substances against Zika virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zika Virus Impact, Diagnosis, Control, and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2: The Neuroscience of Zika, Elsevier, pp.397-407, 2021, 978-0-12-820267-8. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-820267-8.00038-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations chimiques et biologiques d’extraits de plantes aromatiques oubliées de Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Institut National Polytechnique de Toulouse - INPT, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010INPT0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId233"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chaker El Kalamouni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of SARS-CoV-2 intestinal pathogenesis in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.115621. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2026.115621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted discovery of sesquiterpene indole alkaloids from Greenwayodendron suaveolens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rany Mbeng Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evodie Numbi Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 241, pp.114664. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Strategies Against Dengue Virus: Recent Insights into Compounds Targeting Viral and Host Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaranirina Koloina Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahangy Vestalys Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Current Topics in Microbiology and Immunology, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/82_2025_322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otitiglycomycins A and B: Glycolipids from the Strain Nocardia otitidiscavarum 20S-13 with Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Y Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Marguerite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (2), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.4c01302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptonellins A–H, Highly Potent Antiviral Ternatin-type Cyclopeptides from Comptonella drupacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Metabolomic Investigation of a Popular Traditional Plant from La Réunion: Psiloxylon mauritianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalist Natural ORPphilin Macarangin B Delineates OSBP Biological Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c01705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Macarangin B Display Potent Antiviral Activity and Better Metabolic Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202400978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Machine Learning and Empirical Computation for the Structural Validation of Trirosaline, a Natural Trimeric Monoterpene Indole Alkaloid from Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Szwarc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.274-279. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnanes diterpenes from the latex of Hura crepitans L. and their PKCζ-dependent anti-proliferative activity on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.117366. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2023.117366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites as potential drug candidates against Zika virus, an emerging looming human threat: Current landscape, molecular mechanism and challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaad Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf N Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Zengin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.754-770. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiph.2023.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gold Nanoparticles-Functionalized with the Synthetic PADRE^S2P6 Peptide Can Be Useful for SARS-CoV-2 Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Haddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoarchitectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/nat.4220233692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Phenolic Lipids from the Leaves of Clausena harmandiana Inhibit SARS-CoV-2 Entry into Host Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Al Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Belouzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (14), pp.5414. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28145414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizophora mucronata Lam., a halophyte from Mauritius Island, inhibits the entry of Zika virus in human cells (A549)- an in vitro and in silico analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oday Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (22), pp.12599-12609. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2023.2167115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Dengue 2 Nonstructural Glycoprotein 1 (NS1) Is Affected by the Nature of Basic Residue at Position NS1-324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ogire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El-Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.1644-1654. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cimb45020106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10885-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Effect of Stenocline ericoides DC. and Stenocline inuloides DC., Two Flavonoid-Rich Endemic Plants from Madagascar, against Dengue and Zika Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenia Ramiharimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminiaina Andrianavalonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Olivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (12), pp.1500. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15121500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.5999. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endemic and Indigenous Plants from Mascarene Islands with Antiviral Propensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahomoodally Mohamad Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugreet Bibi Sharmeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Juliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Kalamouni Chaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Drug Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.72-86. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1389450122666210824143910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro bioactivities of extracts from tomato pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jamaleddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale De Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (9), pp.259. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31083/j.fbl2709259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranberry Pomace Extract Exerts Antiviral Activity against Zika and Dengue Virus at Safe Doses for Adult Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tamkutė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1101. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14051101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruguiera gymnorhiza (L.) Lam. at the Forefront of Pharma to Confront Zika Virus and Microbial Infections—An In Vitro and In Silico Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oday Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan H Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26195768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangiferin Rich Products from Aphloia theiformis (Vahl) Benn Leaves: Extraction, Fractionation, Phytochemical Characterization, and Antioxidant Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), pp.2081. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaya Fruit Pulp and Resulting Lactic Fermented Pulp Exert Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Carcauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1257. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika virus subversion of chaperone GRP78/BiP expression in A549 cells during UPR activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2020.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geraniin-Rich Extract from Reunion Island Endemic Medicinal Plant Phyllanthus phillyreifolius Inhibits Zika and Dengue Virus Infection at Non-Toxic Effect Doses in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (10), pp.2316. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyphenol-Rich Extract from &amp;lt;i&amp;gt;Psiloxylon mauritianum&amp;lt;/i&amp;gt;, an Endemic Medicinal Plant from Reunion Island, Inhibits the Early Stages of Dengue and Zika Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Natural Products against Viral Infections, 20 (8), pp.1860. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20081860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doratoxylon apetalum, an Indigenous Medicinal Plant from Mascarene Islands, Is a Potent Inhibitor of Zika and Dengue Virus Infection in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristine Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Nunes Duarte dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (10), pp.2382. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20102382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayapana triplinervis Essential Oil and Its Main Component Thymohydroquinone Dimethyl Ether Inhibit Zika Virus at Doses Devoid of Toxicity in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (19), pp.3447. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24193447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flavonoid Isoquercitrin Precludes Initiation of Zika Virus Infection in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (4), pii: E1093. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19041093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01767077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of Phyllanthus phillyreifolius extracts against hydrogen peroxide induced oxidative stress in HEK293 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; comparison of three common essential oils mosquito repellents as inhibitors of the Ross River virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Baranauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.14. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extract from &amp;lt;i&amp;gt;Aphloia theiformis&amp;lt;/i&amp;gt;, an edible indigenous plant from Reunion Island, impairs Zika virus attachment to the host cell surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristine Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10856. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29183-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversion of the Heme Oxygenase-1 Antiviral Activity by Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, New Advances on Zika Virus Research, 11 (1), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant potential and phytochemical composition of extracts obtained from Phyllanthus phillyreifolius by different extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.706-709. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2018.1493586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural proteins of epidemic and historical strains of Zika virus differ in their ability to initiate viral infection in human host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 516, pp.265 - 273. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and antimicrobial activities of the essential oil of Achillea millefolium L. Grown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Zebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Antimicrobial, Antioxidant and Anti-inflammatory Activities of Essential Oils), 4 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines4020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (9), pp.179 - 182. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ndebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific epidemic strain of Zika virus replicates efficiently in human epithelial A549 cells leading to IFN-β production and apoptosis induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 493, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01375991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of SARS-CoV-2 intestinal pathogenesis in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired synthesis and profiling of a potent antiviral flavonol targeting the lipid exchanger OSBP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The replication properties of a contemporary Zika virus from West Africa depends on NS1/NS4B proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Machmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Courageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El-Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk Between Endoplasmic Reticulum Stress and The Unfolded Protein Response During ZIKA Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika Virus Envelope Protein Forms Disulfide Bond-dependent Polymers in Connection with a Persistent ER Stress in A549 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frumence Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrabi Wissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Kalamouni Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despres Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ternatin-type cyclopeptides for use in therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024231530. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a vietnamese plant : isolation and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Hoang Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of a natural cyclopeptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a Vietnamese plant: isolation & synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale Innovation Thérapeutique : du Fondamentale à l'Appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of a natural cyclopeptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale Innovation Thérapeutique : du Fondamental à l'Appliqué 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a Vietnamese plant: isolation & synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème symposium international de l’AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of antiviral cyclopeptides isolated from a tropical plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème reunion du Groupement Français des Peptides et Protéines (GFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Fournols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of natural antiviral substances against mosquito-borne flaviviruses in the flora of the Reunion Island, using bio-guided fractionation and LC-MS/MS-based molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Bioactive Natural Products Research Conference (BIONATURAL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicinal plants as promising source of natural antiviral substances against Zika virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zika Virus Impact, Diagnosis, Control, and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2: The Neuroscience of Zika, Elsevier, pp.397-407, 2021, 978-0-12-820267-8. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-820267-8.00038-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations chimiques et biologiques d’extraits de plantes aromatiques oubliées de Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Institut National Polytechnique de Toulouse - INPT, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010INPT0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Mbeng Obame" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Numbi Wa Ilunga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114664" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaranirina Koloina Rakotoarimanana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carriere Richez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Vestalys Ramanandraibe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialecki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2025_322" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Y Mai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Marguerite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c01302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Herrscher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grisel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00318" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ozga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020496" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Grimanelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guimard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bigay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01705" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fargier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Polidori" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Geslin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400978" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04513028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El-Kalamouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb45020106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andries" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.4220233692" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169811v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Al Halabi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145414" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeelah Bibi Sadeer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaad Khalid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf N Abdalla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.03.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crossay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sagnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2023.117366" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04514314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oday Ezzat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2167115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tamkut&#279;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G Haddad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Rimantas Venskutonis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenia Ramiharimanana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminiaina Andrianavalonirina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15121500" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04090801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10057-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10885-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahomoodally Mohamad Fawzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugreet Bibi Sharmeen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Juliano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389450122666210824143910" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jamaleddine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Caro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G. Haddad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2709259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515127v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan H Abdallah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195768" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586623v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovil&#279; Grauzdyt&#279;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Pukalskas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102316" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081860" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Nunes Duarte dos Santos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20102382" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586306v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Picard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;nard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193447" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02983510v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207672" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516409v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1493586" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04555624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Baranauskien&#279;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196757" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607096v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Venskutonis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines4020030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389934v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla El Kamali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nagy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buchon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512995v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Machmouchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04513014v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938632v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Hoang Phan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cachet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401065v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401087v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401116v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401150v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461893v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190549v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820267-8.00038-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04274735v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0068" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla El Kamali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nagy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Mbeng Obame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Numbi Wa Ilunga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114664" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaranirina Koloina Rakotoarimanana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carriere Richez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Vestalys Ramanandraibe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialecki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2025_322" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Y Mai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Marguerite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c01302" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Herrscher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grisel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ozga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020496" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Grimanelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guimard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bigay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01705" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fargier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Polidori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Geslin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400978" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crossay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sagnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2023.117366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeelah Bibi Sadeer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaad Khalid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf N Abdalla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.03.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andries" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.4220233692" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Al Halabi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04514314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oday Ezzat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abdallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2167115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04513028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El-Kalamouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb45020106" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10885-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenia Ramiharimanana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminiaina Andrianavalonirina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15121500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04090801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10057-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahomoodally Mohamad Fawzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugreet Bibi Sharmeen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Juliano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389450122666210824143910" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jamaleddine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Caro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G. Haddad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2709259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tamkut&#279;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G Haddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Rimantas Venskutonis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051101" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan H Abdallah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195768" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovil&#279; Grauzdyt&#279;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Pukalskas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102316" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383506v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081860" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Nunes Duarte dos Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20102382" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193447" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02983510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207672" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04555624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Baranauskien&#279;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196757" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516409v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1493586" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Venskutonis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines4020030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389934v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04513014v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512995v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Machmouchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938632v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Hoang Phan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cachet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400682v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401065v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401087v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820267-8.00038-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04274735v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0068" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>