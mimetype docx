--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chaker El Kalamouni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of SARS-CoV-2 intestinal pathogenesis in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.115621. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2026.115621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted discovery of sesquiterpene indole alkaloids from Greenwayodendron suaveolens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rany Mbeng Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evodie Numbi Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 241, pp.114664. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Strategies Against Dengue Virus: Recent Insights into Compounds Targeting Viral and Host Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaranirina Koloina Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahangy Vestalys Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Current Topics in Microbiology and Immunology, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/82_2025_322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otitiglycomycins A and B: Glycolipids from the Strain Nocardia otitidiscavarum 20S-13 with Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Y Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Marguerite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (2), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.4c01302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptonellins A–H, Highly Potent Antiviral Ternatin-type Cyclopeptides from Comptonella drupacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Metabolomic Investigation of a Popular Traditional Plant from La Réunion: Psiloxylon mauritianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalist Natural ORPphilin Macarangin B Delineates OSBP Biological Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c01705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Macarangin B Display Potent Antiviral Activity and Better Metabolic Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202400978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Machine Learning and Empirical Computation for the Structural Validation of Trirosaline, a Natural Trimeric Monoterpene Indole Alkaloid from Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Szwarc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.274-279. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnanes diterpenes from the latex of Hura crepitans L. and their PKCζ-dependent anti-proliferative activity on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.117366. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2023.117366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites as potential drug candidates against Zika virus, an emerging looming human threat: Current landscape, molecular mechanism and challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaad Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf N Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Zengin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.754-770. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiph.2023.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gold Nanoparticles-Functionalized with the Synthetic PADRE^S2P6 Peptide Can Be Useful for SARS-CoV-2 Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Haddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoarchitectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/nat.4220233692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Phenolic Lipids from the Leaves of Clausena harmandiana Inhibit SARS-CoV-2 Entry into Host Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Al Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Belouzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (14), pp.5414. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28145414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizophora mucronata Lam., a halophyte from Mauritius Island, inhibits the entry of Zika virus in human cells (A549)- an in vitro and in silico analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oday Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (22), pp.12599-12609. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2023.2167115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Dengue 2 Nonstructural Glycoprotein 1 (NS1) Is Affected by the Nature of Basic Residue at Position NS1-324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ogire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El-Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.1644-1654. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cimb45020106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10885-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Effect of Stenocline ericoides DC. and Stenocline inuloides DC., Two Flavonoid-Rich Endemic Plants from Madagascar, against Dengue and Zika Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenia Ramiharimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminiaina Andrianavalonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Olivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (12), pp.1500. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15121500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.5999. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endemic and Indigenous Plants from Mascarene Islands with Antiviral Propensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahomoodally Mohamad Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugreet Bibi Sharmeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Juliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Kalamouni Chaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Drug Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.72-86. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1389450122666210824143910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro bioactivities of extracts from tomato pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jamaleddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale De Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (9), pp.259. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31083/j.fbl2709259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranberry Pomace Extract Exerts Antiviral Activity against Zika and Dengue Virus at Safe Doses for Adult Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tamkutė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1101. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14051101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruguiera gymnorhiza (L.) Lam. at the Forefront of Pharma to Confront Zika Virus and Microbial Infections—An In Vitro and In Silico Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oday Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan H Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26195768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangiferin Rich Products from Aphloia theiformis (Vahl) Benn Leaves: Extraction, Fractionation, Phytochemical Characterization, and Antioxidant Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), pp.2081. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaya Fruit Pulp and Resulting Lactic Fermented Pulp Exert Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Carcauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1257. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika virus subversion of chaperone GRP78/BiP expression in A549 cells during UPR activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2020.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geraniin-Rich Extract from Reunion Island Endemic Medicinal Plant Phyllanthus phillyreifolius Inhibits Zika and Dengue Virus Infection at Non-Toxic Effect Doses in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (10), pp.2316. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyphenol-Rich Extract from &amp;lt;i&amp;gt;Psiloxylon mauritianum&amp;lt;/i&amp;gt;, an Endemic Medicinal Plant from Reunion Island, Inhibits the Early Stages of Dengue and Zika Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Natural Products against Viral Infections, 20 (8), pp.1860. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20081860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doratoxylon apetalum, an Indigenous Medicinal Plant from Mascarene Islands, Is a Potent Inhibitor of Zika and Dengue Virus Infection in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristine Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Nunes Duarte dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (10), pp.2382. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20102382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayapana triplinervis Essential Oil and Its Main Component Thymohydroquinone Dimethyl Ether Inhibit Zika Virus at Doses Devoid of Toxicity in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (19), pp.3447. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24193447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flavonoid Isoquercitrin Precludes Initiation of Zika Virus Infection in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (4), pii: E1093. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19041093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01767077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of Phyllanthus phillyreifolius extracts against hydrogen peroxide induced oxidative stress in HEK293 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; comparison of three common essential oils mosquito repellents as inhibitors of the Ross River virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Baranauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.14. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extract from &amp;lt;i&amp;gt;Aphloia theiformis&amp;lt;/i&amp;gt;, an edible indigenous plant from Reunion Island, impairs Zika virus attachment to the host cell surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristine Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10856. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29183-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversion of the Heme Oxygenase-1 Antiviral Activity by Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, New Advances on Zika Virus Research, 11 (1), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant potential and phytochemical composition of extracts obtained from Phyllanthus phillyreifolius by different extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.706-709. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2018.1493586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural proteins of epidemic and historical strains of Zika virus differ in their ability to initiate viral infection in human host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 516, pp.265 - 273. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and antimicrobial activities of the essential oil of Achillea millefolium L. Grown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Zebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Antimicrobial, Antioxidant and Anti-inflammatory Activities of Essential Oils), 4 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines4020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (9), pp.179 - 182. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ndebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific epidemic strain of Zika virus replicates efficiently in human epithelial A549 cells leading to IFN-β production and apoptosis induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 493, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01375991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of SARS-CoV-2 intestinal pathogenesis in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired synthesis and profiling of a potent antiviral flavonol targeting the lipid exchanger OSBP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The replication properties of a contemporary Zika virus from West Africa depends on NS1/NS4B proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Machmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Courageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El-Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk Between Endoplasmic Reticulum Stress and The Unfolded Protein Response During ZIKA Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika Virus Envelope Protein Forms Disulfide Bond-dependent Polymers in Connection with a Persistent ER Stress in A549 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frumence Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrabi Wissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Kalamouni Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despres Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ternatin-type cyclopeptides for use in therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024231530. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a vietnamese plant : isolation and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Hoang Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of a natural cyclopeptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a Vietnamese plant: isolation & synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale Innovation Thérapeutique : du Fondamentale à l'Appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of a natural cyclopeptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale Innovation Thérapeutique : du Fondamental à l'Appliqué 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a Vietnamese plant: isolation & synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème symposium international de l’AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of antiviral cyclopeptides isolated from a tropical plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème reunion du Groupement Français des Peptides et Protéines (GFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Fournols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of natural antiviral substances against mosquito-borne flaviviruses in the flora of the Reunion Island, using bio-guided fractionation and LC-MS/MS-based molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Bioactive Natural Products Research Conference (BIONATURAL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicinal plants as promising source of natural antiviral substances against Zika virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zika Virus Impact, Diagnosis, Control, and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2: The Neuroscience of Zika, Elsevier, pp.397-407, 2021, 978-0-12-820267-8. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-820267-8.00038-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations chimiques et biologiques d’extraits de plantes aromatiques oubliées de Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Institut National Polytechnique de Toulouse - INPT, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010INPT0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chaker El Kalamouni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of SARS-CoV-2 intestinal pathogenesis in Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.115621. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2026.115621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted discovery of sesquiterpene indole alkaloids from Greenwayodendron suaveolens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rany Mbeng Obame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evodie Numbi Wa Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 241, pp.114664. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Strategies Against Dengue Virus: Recent Insights into Compounds Targeting Viral and Host Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjaranirina Koloina Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voahangy Vestalys Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bialecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Microbiology and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Current Topics in Microbiology and Immunology, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/82_2025_322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otitiglycomycins A and B: Glycolipids from the Strain Nocardia otitidiscavarum 20S-13 with Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong-Y Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Marguerite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (2), pp.485-494. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.4c01302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptonellins A–H, Highly Potent Antiviral Ternatin-type Cyclopeptides from Comptonella drupacea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.5c00318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Metabolomic Investigation of a Popular Traditional Plant from La Réunion: Psiloxylon mauritianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Macarangin B Display Potent Antiviral Activity and Better Metabolic Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Polidori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202400978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalist Natural ORPphilin Macarangin B Delineates OSBP Biological Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c01705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalist Natural ORPphilin Macarangin B Delineates OSBP Biological Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (1), pp.196-211. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c01705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Machine Learning and Empirical Computation for the Structural Validation of Trirosaline, a Natural Trimeric Monoterpene Indole Alkaloid from Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Szwarc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jagora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somia Rharrabti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.274-279. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.orglett.3c03972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Phenolic Lipids from the Leaves of Clausena harmandiana Inhibit SARS-CoV-2 Entry into Host Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Al Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Belouzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (14), pp.5414. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28145414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites as potential drug candidates against Zika virus, an emerging looming human threat: Current landscape, molecular mechanism and challenges ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asaad Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf N Abdalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Zengin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (5), pp.754-770. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiph.2023.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnanes diterpenes from the latex of Hura crepitans L. and their PKCζ-dependent anti-proliferative activity on colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Crossay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Trinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 90, pp.117366. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2023.117366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gold Nanoparticles-Functionalized with the Synthetic PADRE^S2P6 Peptide Can Be Useful for SARS-CoV-2 Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Ben Haddada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoarchitectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37256/nat.4220233692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizophora mucronata Lam., a halophyte from Mauritius Island, inhibits the entry of Zika virus in human cells (A549)- an in vitro and in silico analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oday Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (22), pp.12599-12609. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07391102.2023.2167115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of Dengue 2 Nonstructural Glycoprotein 1 (NS1) Is Affected by the Nature of Basic Residue at Position NS1-324</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ogire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El-Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (2), pp.1644-1654. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cimb45020106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Effect of Stenocline ericoides DC. and Stenocline inuloides DC., Two Flavonoid-Rich Endemic Plants from Madagascar, against Dengue and Zika Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenia Ramiharimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maminiaina Andrianavalonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Olivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (12), pp.1500. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph15121500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.5999. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10057-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: The SARS-CoV-2 spike residues 616/644 and 1138/1169 delineate two antibody epitopes in COVID-19 mRNA COMIRNATY vaccine (Pfizer/BioNTech)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Andries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Cordonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Planesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-10885-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endemic and Indigenous Plants from Mascarene Islands with Antiviral Propensities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahomoodally Mohamad Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugreet Bibi Sharmeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Juliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Kalamouni Chaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Drug Targets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.72-86. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1389450122666210824143910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro bioactivities of extracts from tomato pomace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Jamaleddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale De Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Evon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioscience-Landmark</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (9), pp.259. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31083/j.fbl2709259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cranberry Pomace Extract Exerts Antiviral Activity against Zika and Dengue Virus at Safe Doses for Adult Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tamkutė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1101. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14051101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruguiera gymnorhiza (L.) Lam. at the Forefront of Pharma to Confront Zika Virus and Microbial Infections—An In Vitro and In Silico Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabeelah Bibi Sadeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Oday Ezzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan H Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (19), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26195768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangiferin Rich Products from Aphloia theiformis (Vahl) Benn Leaves: Extraction, Fractionation, Phytochemical Characterization, and Antioxidant Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), pp.2081. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papaya Fruit Pulp and Resulting Lactic Fermented Pulp Exert Antiviral Activity against Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Carcauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.1257. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8091257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika virus subversion of chaperone GRP78/BiP expression in A549 cells during UPR activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.99-105. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2020.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geraniin-Rich Extract from Reunion Island Endemic Medicinal Plant Phyllanthus phillyreifolius Inhibits Zika and Dengue Virus Infection at Non-Toxic Effect Doses in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (10), pp.2316. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25102316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Polyphenol-Rich Extract from &amp;lt;i&amp;gt;Psiloxylon mauritianum&amp;lt;/i&amp;gt;, an Endemic Medicinal Plant from Reunion Island, Inhibits the Early Stages of Dengue and Zika Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Natural Products against Viral Infections, 20 (8), pp.1860. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20081860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayapana triplinervis Essential Oil and Its Main Component Thymohydroquinone Dimethyl Ether Inhibit Zika Virus at Doses Devoid of Toxicity in Zebrafish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Desvignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (19), pp.3447. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules24193447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doratoxylon apetalum, an Indigenous Medicinal Plant from Mascarene Islands, Is a Potent Inhibitor of Zika and Dengue Virus Infection in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristine Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Nunes Duarte dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (10), pp.2382. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20102382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant potential and phytochemical composition of extracts obtained from Phyllanthus phillyreifolius by different extraction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (5), pp.706-709. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2018.1493586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extract from &amp;lt;i&amp;gt;Aphloia theiformis&amp;lt;/i&amp;gt;, an edible indigenous plant from Reunion Island, impairs Zika virus attachment to the host cell surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Clain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sinigaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cristine Koishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gorgette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10856. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29183-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; comparison of three common essential oils mosquito repellents as inhibitors of the Ross River virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Baranauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.14. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0196757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subversion of the Heme Oxygenase-1 Antiviral Activity by Zika Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, New Advances on Zika Virus Research, 11 (1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of Phyllanthus phillyreifolius extracts against hydrogen peroxide induced oxidative stress in HEK293 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dovilė Grauzdytė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrius Pukalskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Rimantas Venskutonis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (11), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0207672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flavonoid Isoquercitrin Precludes Initiation of Zika Virus Infection in Human Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (4), pii: E1093. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19041093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01767077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structural proteins of epidemic and historical strains of Zika virus differ in their ability to initiate viral infection in human host cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 516, pp.265 - 273. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and antimicrobial activities of the essential oil of Achillea millefolium L. Grown in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petras Venskutonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Zebib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Merah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Antimicrobial, Antioxidant and Anti-inflammatory Activities of Essential Oils), 4 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/medicines4020030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClearColi BL21(DE3)-based expression of Zika virus antigens illustrates a rapid method of antibody production against emerging pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (9), pp.179 - 182. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2017.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant Zika NS1 protein secreted from Vero cells is efficient for inducing production of immune serum against NS1 dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ndebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Souque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19010038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The growth of arthralgic Ross River virus is restricted in human monocytic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essia Belarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miora Ralambondrainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wildriss Viranaicken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.64-68. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01375991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific epidemic strain of Zika virus replicates efficiently in human epithelial A549 cells leading to IFN-β production and apoptosis induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Krejbich-Trotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 493, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2016.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive investigation of SARS-CoV-2 intestinal pathogenesis in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla El Kamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-inspired synthesis and profiling of a potent antiviral flavonol targeting the lipid exchanger OSBP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Grimanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The replication properties of a contemporary Zika virus from West Africa depends on NS1/NS4B proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Machmouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Courageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El-Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zika Virus Envelope Protein Forms Disulfide Bond-dependent Polymers in Connection with a Persistent ER Stress in A549 Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frumence Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrabi Wissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Kalamouni Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despres Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosstalk Between Endoplasmic Reticulum Stress and The Unfolded Protein Response During ZIKA Virus Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Frumence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissal Harrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ternatin-type cyclopeptides for use in therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Desrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024231530. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research of natural antiviral substances against mosquito-borne flaviviruses in the flora of the Reunion Island, using bio-guided fractionation and LC-MS/MS-based molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Appel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Bioactive Natural Products Research Conference (BIONATURAL 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a Vietnamese plant: isolation & synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale Innovation Thérapeutique : du Fondamentale à l'Appliqué</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a vietnamese plant : isolation and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Hoang Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano G Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of a natural cyclopeptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of a natural cyclopeptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’école doctorale Innovation Thérapeutique : du Fondamental à l'Appliqué 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized metabolites with antiviral properties from a Vietnamese plant: isolation & synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème symposium international de l’AFERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and evaluation of antiviral cyclopeptides isolated from a tropical plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Grisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Lagardère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Apel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Litaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Herrscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème reunion du Groupement Français des Peptides et Protéines (GFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Fournols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicinal plants as promising source of natural antiviral substances against Zika virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desprès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zika Virus Impact, Diagnosis, Control, and Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 2: The Neuroscience of Zika, Elsevier, pp.397-407, 2021, 978-0-12-820267-8. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-820267-8.00038-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations chimiques et biologiques d’extraits de plantes aromatiques oubliées de Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker El Kalamouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Institut National Polytechnique de Toulouse - INPT, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010INPT0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04274735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla El Kamali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nagy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Mbeng Obame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Numbi Wa Ilunga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114664" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaranirina Koloina Rakotoarimanana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carriere Richez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Vestalys Ramanandraibe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialecki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2025_322" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Y Mai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Marguerite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c01302" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Herrscher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grisel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ozga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020496" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Grimanelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guimard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bigay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01705" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862854v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fargier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Polidori" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Geslin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400978" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crossay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sagnat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2023.117366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeelah Bibi Sadeer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaad Khalid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf N Abdalla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.03.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andries" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.4220233692" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Al Halabi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145414" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04514314v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oday Ezzat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abdallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2167115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04513028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El-Kalamouni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb45020106" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10885-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032891v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenia Ramiharimanana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminiaina Andrianavalonirina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15121500" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04090801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10057-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515074v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahomoodally Mohamad Fawzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugreet Bibi Sharmeen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Juliano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389450122666210824143910" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jamaleddine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Caro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G. Haddad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2709259" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tamkut&#279;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G Haddad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Rimantas Venskutonis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051101" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan H Abdallah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195768" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586623v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovil&#279; Grauzdyt&#279;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Pukalskas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102316" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383506v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081860" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586355v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Nunes Duarte dos Santos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20102382" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586306v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193447" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02983510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207672" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04555624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Baranauskien&#279;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196757" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516409v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1493586" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607096v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Venskutonis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines4020030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389934v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04513014v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512995v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Machmouchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938632v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258441v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Hoang Phan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Petit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cachet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400682v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401065v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401087v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401116v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820267-8.00038-8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04274735v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0068" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla El Kamali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nagy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2026.115621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Mbeng Obame" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leblanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Rharrabti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evodie Numbi Wa Ilunga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114664" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389964v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaranirina Koloina Rakotoarimanana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carriere Richez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Vestalys Ramanandraibe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialecki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El Kalamouni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/82_2025_322" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033142v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong-Y Mai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Marguerite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.4c01302" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Apel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Herrscher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grisel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.5c00318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389901v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ozga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020496" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fargier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bigay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Polidori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Geslin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400978" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Grimanelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guimard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c01705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04460068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jagora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03972" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Al Halabi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fran&#231;ois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Belouzard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28145414" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515038v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeelah Bibi Sadeer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaad Khalid" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf N Abdalla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiph.2023.03.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crossay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Trinel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sagnat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hamel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2023.117366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Haddada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Andries" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wildriss Viranaicken" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cordonin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/nat.4220233692" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04514314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oday Ezzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Abdallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2167115" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04513028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ogire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker El-Kalamouni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb45020106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenia Ramiharimanana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminiaina Andrianavalonirina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Olivon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15121500" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04090801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Planesse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10057-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04542363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-10885-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515074v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahomoodally Mohamad Fawzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugreet Bibi Sharmeen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Juliano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kalamouni Chaker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389450122666210824143910" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Jamaleddine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Caro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Evon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G. Haddad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/j.fbl2709259" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04227799v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tamkut&#279;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano G Haddad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diotel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Rimantas Venskutonis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04515127v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan H Abdallah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26195768" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586623v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovil&#279; Grauzdyt&#279;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrius Pukalskas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092081" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03066596v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Carcauzon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Kalamouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Garcia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091257" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03119668v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Turpin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Frumence" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Harrabi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.05.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Koishi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383506v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Clain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinigaglia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Rachidi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20081860" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586306v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;nard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Desvignes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24193447" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristine Koishi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Nunes Duarte dos Santos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20102382" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516409v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1493586" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02273495v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29183-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04555624v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miora Ralambondrainy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essia Belarbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Baranauskien&#279;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196757" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02981535v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nativel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010002" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02983510v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0207672" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01767077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Krejbich-Trotot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19041093" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01702657v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.12.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607096v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petras Venskutonis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Zebib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Merah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raynaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicines4020030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2017.09.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01703097v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ndebo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souque" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19010038" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375991v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2016.09.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01980899v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389934v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04513014v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04512995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Machmouchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Courageot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kohl" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496996v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Jonathan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frumence Etienne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrabi Wissal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despres Philippe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496992v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Frumence" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938632v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461893v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Appel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Strasberg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Litaudon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401065v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Petit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seron" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258441v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Hoang Phan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cachet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400682v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401087v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401116v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401150v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190549v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820267-8.00038-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04274735v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010INPT0068" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>