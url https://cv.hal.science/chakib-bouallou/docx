--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -629,573 +629,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Proton Exchange Membrane Electrolysis System</w:t>
+                <w:t xml:space="preserve">Liquefied Natural Gas Regasification Terminals: Life Cycle Assessment/Carbon Footprint Tool and Proposal for Decarbonization Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
+                <w:t xml:space="preserve">Compassions Talla Takam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET23103070⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET23103005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382443v1</w:t>
+                <w:t xml:space="preserve">hal-04382454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquefied Natural Gas Regasification Terminals: Life Cycle Assessment/Carbon Footprint Tool and Proposal for Decarbonization Solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A gPC-based Global Sensitivity Analysis for Phosphate Slurry Flow in Pipelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghorayeb</w:t>
+                <w:t xml:space="preserve">Marwane Elkarii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radouan Boukharfane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Benjelloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Elmocayd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET23103005⟩</w:t>
+              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Computer Aided Chemical Engineering, 52, pp.367-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50059-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382454v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gPC-based Global Sensitivity Analysis for Phosphate Slurry Flow in Pipelines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saad Benjelloun</w:t>
+                <w:t xml:space="preserve">Economic Analysis of the Power to Methane Process Using a High Temperature Molten Carbonates Electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayan Monzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Elmocayd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-443-15274-0.50059-7⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103, pp.589-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET23103099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382430v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Analysis of the Power to Methane Process Using a High Temperature Molten Carbonates Electrolyzer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dayan Monzer</w:t>
+                <w:t xml:space="preserve">Thermodynamic Analysis of CO2 Absorption in Aqueous MDEA-PZ Solution Using ELECNRTL and ENRTL-RK Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Smahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 103, pp.589-594. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET23103099⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET23103106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364858v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Analysis of CO2 Absorption in Aqueous MDEA-PZ Solution Using ELECNRTL and ENRTL-RK Models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of Proton Exchange Membrane Electrolysis System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grandjean</w:t>
+                <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 103, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET23103106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET23103070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382468v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Biomethane Liquefaction Processes</w:t>
               </w:r>
@@ -1279,213 +1279,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Study of Post Combustion CO2 Absorption by Methyldiethanolamine 30 wt.% and Hexylamine 10 wt.% as New Aqueous Solution</w:t>
+                <w:t xml:space="preserve">Thermodynamic Study of a Cooled Micro Gas Turbine for a Range Extended Electric Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mailhol</w:t>
+                <w:t xml:space="preserve">Joelle Najib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507950v1</w:t>
+                <w:t xml:space="preserve">hal-03507839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Study of a Cooled Micro Gas Turbine for a Range Extended Electric Vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maroun Nemer</w:t>
+                <w:t xml:space="preserve">Kinetic Study of Post Combustion CO2 Absorption by Methyldiethanolamine 30 wt.% and Hexylamine 10 wt.% as New Aqueous Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2188030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507839v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold Energy Storage for Boil-off Gas On-Board Reliquefaction</w:t>
               </w:r>
@@ -1894,155 +1894,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogas industry: Novel acid gas removal technology using a superacid solvent. Process design, unit specification and feasibility study compared with other existing technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iran Charry Prada</w:t>
+                <w:t xml:space="preserve">Process simulation of tar removal from gasification producer gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbar Zeghondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038827v1</w:t>
+                <w:t xml:space="preserve">hal-03038855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process simulation of tar removal from gasification producer gas</w:t>
+                <w:t xml:space="preserve">Towards synthetic fuels production from biomass gasification: Tar content at low temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
@@ -2073,233 +2090,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Barbar Zeghondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.105540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038855v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards synthetic fuels production from biomass gasification: Tar content at low temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Harb</w:t>
+                <w:t xml:space="preserve">Biogas industry: Novel acid gas removal technology using a superacid solvent. Process design, unit specification and feasibility study compared with other existing technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran Charry Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbar Zeghondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 137, pp.105540. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154, pp.212-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038821v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Modelling a Diphasic Flow Using the CFD Technique to Achieve a Digital Twin of a Phosphate Slurry Piping Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Elkarii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2350,51 +2350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power-to-Gas Unit for Renewable Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2530,304 +2530,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of CO2 chemical absorption kinetics by a thermomorphic lipophilic biphasic solvent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy and conversion investigations of different process configurations for hydrogenation of CO2 into methanol from industrial flue gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 70, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1870010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 70, pp.1345-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1870225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978847v1</w:t>
+                <w:t xml:space="preserve">hal-01985232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of a power-to-gas process based on reversible solid oxide cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
+                <w:t xml:space="preserve">Experimental study of CO2 chemical absorption kinetics by a thermomorphic lipophilic biphasic solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Tristano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1870010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978874v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and conversion investigations of different process configurations for hydrogenation of CO2 into methanol from industrial flue gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance assessment of a power-to-gas process based on reversible solid oxide cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaâ Er-Rbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers of Chemical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (4), pp.697-707</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985232v1</w:t>
+                <w:t xml:space="preserve">hal-01978874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of CO2 absorption rates for aqueous solutions of hexylamine, dimethylcyclohexylamine and their blends</w:t>
               </w:r>
@@ -3201,987 +3201,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilic amine aqueous solutions for CO2 capture: Comparison of absorption rates for HexylAmine (Hxa), DiMethylCyclohexylAmine (DMCA) and Hxa-DMCA mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noha Boulmal</w:t>
+                <w:t xml:space="preserve">Methyl Mercaptan Absorption Study into a Hybrid Solvent Mixture Composed of Diethanolamine/Methanol/Water at Temperatures from 313.9 to 353.0 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran Charry Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (49), pp.14410 - 14418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978862v1</w:t>
+                <w:t xml:space="preserve">hal-01684120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl Mercaptan Absorption Study into a Hybrid Solvent Mixture Composed of Diethanolamine/Methanol/Water at Temperatures from 313.9 to 353.0 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+                <w:t xml:space="preserve">Conceptual design and modelling of an industrial scale power to gas-oxy-combustion power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (30), pp.19411-19419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.05.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b02712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01684120v1</w:t>
+                <w:t xml:space="preserve">hal-01543550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual design and modelling of an industrial scale power to gas-oxy-combustion power plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Future applications of hydrogen production and CO 2 utilization for energy storage: Hybrid Power to Gas-Oxycombustion power plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bailera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Espatolero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lisbona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 42 (30), pp.19411-19419. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.05.133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01543550v1</w:t>
+                <w:t xml:space="preserve">hal-01492616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future applications of hydrogen production and CO 2 utilization for energy storage: Hybrid Power to Gas-Oxycombustion power plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipophilic amine aqueous solutions for CO2 capture: Comparison of absorption rates for HexylAmine (Hxa), DiMethylCyclohexylAmine (DMCA) and Hxa-DMCA mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Boulmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01492616v1</w:t>
+                <w:t xml:space="preserve">hal-01978862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide absorption by ammonia intensified with membrane contactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Toro Molina</w:t>
+                <w:t xml:space="preserve">Power-to-Gas Storage Optimization Through Power Pinch Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma El Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaâ Er-Rbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10098-016-1140-0⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.1213-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1652203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461718v1</w:t>
+                <w:t xml:space="preserve">hal-01461956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of power-to-methanol processes coupling electrolytic hydrogen production and catalytic CO2 reduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new CO2 absorption data for aqueous solutions of N-methyldiethanolamine + Hexylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aupretre F.</w:t>
+                <w:t xml:space="preserve">A. Mehassouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Valentin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Derriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.01.059⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1652100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01409270v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-to-Gas Storage Optimization Through Power Pinch Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of power-to-methanol processes coupling electrolytic hydrogen production and catalytic CO2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma El Elmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanaâ Er-Rbib</w:t>
+                <w:t xml:space="preserve">Farran Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aupretre F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1652203⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (8), pp.4546 - 4559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461956v1</w:t>
+                <w:t xml:space="preserve">hal-01409270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new CO2 absorption data for aqueous solutions of N-methyldiethanolamine + Hexylamine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Bouallou</w:t>
+                <w:t xml:space="preserve">Study of hydrogen sulfide absorption with diethanolamine in methanolic aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Amararene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1652100⟩</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1652044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461946v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hydrogen sulfide absorption with diethanolamine in methanolic aqueous solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bouallou</w:t>
+                <w:t xml:space="preserve">Carbon dioxide absorption by ammonia intensified with membrane contactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Toro Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52, </w:t>
+              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Volume 18, Issue 7, pp.2133-2146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1652044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10098-016-1140-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461926v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic assessment of a power-to-substitute-natural-gas process including high-temperature steam electrolysis</w:t>
               </w:r>
@@ -4193,51 +4193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4564,2270 +4564,2270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Efficiency of a HT Power-to-Gas Process</w:t>
+                <w:t xml:space="preserve">Parametric study of an efficient renewable power-to-substitute-natural-gas process including high-temperature steam electrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam de Saint Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vol 39, </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol 39, Issue 30, pp.17024-17039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1439066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.08.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299327v1</w:t>
+                <w:t xml:space="preserve">hal-01299729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Second Generation Oxy-pulverized Coal Power Plants: Energy Penalty Reduction Potential of Pressurized Oxy-combustion Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maroun Nemer</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of CO methanation process for renewable electricity storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaâ Er-Rbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.046⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol 75, pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.05.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299351v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of an efficient renewable power-to-substitute-natural-gas process including high-temperature steam electrolysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baurens</w:t>
+                <w:t xml:space="preserve">Benefits of external heat sources for high temperature electrolyser systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Petipas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vol 39, Issue 30, pp.17024-17039. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 39 (11), pp.5505-5513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.01.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.08.091⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299729v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanation catalytic reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaâ Er-Rbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (Issues 7-8), pp.701-706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crci.2014.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of external heat sources for high temperature electrolyser systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Brisse</w:t>
+                <w:t xml:space="preserve">Performance assessment of first generation oxy-coal power plants through an exergy-based process integration methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayato Hagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.01.179⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69, pp.272-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01299375v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of CO methanation process for renewable electricity storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanaâ Er-Rbib</w:t>
+                <w:t xml:space="preserve">Comparison of Post-combustion CO2 Capture by Solutions of Ammonia and Organic Amines: Assessment Using Direct and Indirect Contactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Toro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vol 75, pp.81-88. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.550-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.05.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299721v1</w:t>
+                <w:t xml:space="preserve">hal-01299354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of first generation oxy-coal power plants through an exergy-based process integration methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Optimal Integration of the Flue Gas Heat for the Minimization of the Energy Penalty of Oxy-fired Power Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Moullec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maroun Nemer</w:t>
+                <w:t xml:space="preserve">Y. Lemoullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69, pp.272-284. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol 63, pp.7359-7366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299433v1</w:t>
+                <w:t xml:space="preserve">hal-01299862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Post-combustion CO2 Capture by Solutions of Ammonia and Organic Amines: Assessment Using Direct and Indirect Contactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Toro Molina</w:t>
+                <w:t xml:space="preserve">Study of the Efficiency of a HT Power-to-Gas Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Saint Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.550-558. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol 39, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1439066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299354v1</w:t>
+                <w:t xml:space="preserve">hal-01299327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Integration of the Flue Gas Heat for the Minimization of the Energy Penalty of Oxy-fired Power Plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Towards Second Generation Oxy-pulverized Coal Power Plants: Energy Penalty Reduction Potential of Pressurized Oxy-combustion Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Lemoullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vol 63, pp.7359-7366. </w:t>
+              <w:t xml:space="preserve">, 2014, 63, pp.431-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299862v1</w:t>
+                <w:t xml:space="preserve">hal-01299351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based behaviour of a high temperature electrolyser system operated at various loads</w:t>
+                <w:t xml:space="preserve">Transient operation of a solid oxide electrolysis cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Petipas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxi Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.03.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (7), pp.2957-2964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.12.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880126v1</w:t>
+                <w:t xml:space="preserve">hal-00880132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway for Advanced Architectures of Oxy-pulverized Coal Power Plants: Minimization of the Global System Exergy Losses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Assessment of the Flue Gas Recycle Strategies on Oxy-Coal Power Plants using an Exergy-based Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.343-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1335057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01475361v1</w:t>
+                <w:t xml:space="preserve">hal-00880103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient operation of a solid oxide electrolysis cell</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Brisse</w:t>
+                <w:t xml:space="preserve">Design and simulation of a methanol production plant from CO2 hydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éverton Simões Van-Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.12.086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57, pp.38-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880132v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Flue Gas Recycle Strategies on Oxy-Coal Power Plants using an Exergy-based Methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Pathway for Advanced Architectures of Oxy-pulverized Coal Power Plants: Minimization of the Global System Exergy Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (6), pp.1331 - 1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1335057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00880103v1</w:t>
+                <w:t xml:space="preserve">hal-01475361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and simulation of a methanol production plant from CO2 hydrogenation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éverton Simões Van-Dal</w:t>
+                <w:t xml:space="preserve">Model-based behaviour of a high temperature electrolyser system operated at various loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Petipas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 57, pp.38-45. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 239, pp.584-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880143v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry reforming of methane - Review of feasibility studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanaâ Er-Rbib</w:t>
+                <w:t xml:space="preserve">China's thermal electricity production and relative carbon dioxide emissions for the period 2012-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29, pp.163-168. </w:t>
+              <w:t xml:space="preserve">, 2012, 29, pp.157-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1229028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1229027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769777v1</w:t>
+                <w:t xml:space="preserve">hal-00769769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 valorization: Production of synthetic gasoline and diesel fuel from dry reforming of methane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanaâ Er-Rbib</w:t>
+                <w:t xml:space="preserve">CO2 abatement through a methanol production process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éverton Simões Van-Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29, pp.445-450. </w:t>
+              <w:t xml:space="preserve">, 2012, 29, pp.463-468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1229075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1229078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769775v1</w:t>
+                <w:t xml:space="preserve">hal-00769772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the production of liquid synthetic motor fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jia Lin</w:t>
+                <w:t xml:space="preserve">Relationship between pH and carbonation ratio to measure CO2 capture efficiency by NH3 solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Toro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29, pp.1021-1026. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1229171⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 29, pp.421-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1229071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769774v1</w:t>
+                <w:t xml:space="preserve">hal-00769773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 abatement through a methanol production process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éverton Simões Van-Dal</w:t>
+                <w:t xml:space="preserve">Hybrid adaptive random search and genetic method for reaction kinetics modelling: CO 2 absorption systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Toro Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.110-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.11.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1229078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00769772v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">China's thermal electricity production and relative carbon dioxide emissions for the period 2012-2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry reforming of methane - Review of feasibility studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaâ Er-Rbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Jin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+                <w:t xml:space="preserve">François Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29, pp.157-162. </w:t>
+              <w:t xml:space="preserve">, 2012, 29, pp.163-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1229027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1229028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769769v1</w:t>
+                <w:t xml:space="preserve">hal-00769777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between pH and carbonation ratio to measure CO2 capture efficiency by NH3 solvent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Toro Molina</w:t>
+                <w:t xml:space="preserve">CO2 valorization: Production of synthetic gasoline and diesel fuel from dry reforming of methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaâ Er-Rbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 29, pp.421-426. </w:t>
+              <w:t xml:space="preserve">, 2012, 29, pp.445-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1229071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1229075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769773v1</w:t>
+                <w:t xml:space="preserve">hal-00769775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid adaptive random search and genetic method for reaction kinetics modelling: CO 2 absorption systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+                <w:t xml:space="preserve">On the production of liquid synthetic motor fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.11.051⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.1021-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1229171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769767v1</w:t>
+                <w:t xml:space="preserve">hal-00769774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of CO2 emissions into ethanol by an innovative process</w:t>
               </w:r>
@@ -6966,70 +6966,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2011.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7137,51 +7137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-combustion, post-combustion and oxy-combustion in thermal power plant for CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Gros-Bonnivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7760,165 +7760,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural gas combined cycle power plant modified into an O2/CO2 cycle for CO2 capture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bouallou</w:t>
+                <w:t xml:space="preserve">Natural gas combined cycle power plant modified into an O-2/CO2 cycle for CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 50 (3), pp.510-521</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.510-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2008.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003100v1</w:t>
+                <w:t xml:space="preserve">hal-00509573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforming natural gas for CO2 pre-combustion capture in combined cycle power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7971,561 +7992,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural gas combined cycle power plant modified into an O-2/CO2 cycle for CO2 capture</w:t>
+                <w:t xml:space="preserve">Reforming natural gas for CO2 pre-combustion capture in combined cycle power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), pp.67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509573v1</w:t>
+                <w:t xml:space="preserve">hal-02003102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reforming natural gas for CO2 pre-combustion capture in combined cycle power plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-combustion, Post-combustion and Oxy-combustion in thermal power plant for CO capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Gros-Bonnivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Valle-Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003102v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-combustion, Post-combustion and Oxy-combustion in thermal power plant for CO capture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural gas combined cycle power plant modified into an O2/CO2 cycle for CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.510-521</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00584285v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Carbon Dioxide Absorption into Aqueous Solution of a Polyamine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. E. Tataru-Farmus</w:t>
+                <w:t xml:space="preserve">The solubility of carbon dioxide in aqueous solutions of n-methyldiethanolamine (mdea) and triethylene tetramine (teta) = La solubilité du CO 2 dans des solutions aqueuses de n-methyldiethanolamine (mdea) et triethylene tetramine (teta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Bulletin of Politehnica University Timisoara</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (67), pp.1-4</w:t>
+              <w:t xml:space="preserve">Scientific Study and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IX (2), pp.144-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877103v1</w:t>
+                <w:t xml:space="preserve">hal-00797556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solubility of carbon dioxide in aqueous solutions of n-methyldiethanolamine (mdea) and triethylene tetramine (teta) = La solubilité du CO 2 dans des solutions aqueuses de n-methyldiethanolamine (mdea) et triethylene tetramine (teta)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Amann</w:t>
+                <w:t xml:space="preserve">Kinetics of Carbon Dioxide Absorption into Aqueous Solution of a Polyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Siminiceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. E. Tataru-Farmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Study and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, IX (2), pp.144-152</w:t>
+              <w:t xml:space="preserve">Chemical Bulletin of Politehnica University Timisoara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (67), pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797556v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction kinetics of carbonyl sulfide (COS) with diethanolamine in methanolic solutions</w:t>
               </w:r>
@@ -8757,51 +8757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (6), pp.874-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8886,51 +8886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Mansilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nuclear Hydrogen Production and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (3), pp.249-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8958,234 +8958,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of an Integrated Gasification Combined Cycle (IGCC) power plant including CO2 removal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Kanniche</w:t>
+                <w:t xml:space="preserve">The solubility of carbon dioxide in aqueous solutions of n-methyldiethanolamine (mdea) and triethylene tetramine (teta) = La solubilité du CO 2 dans des solutions aqueuses de n-methyldiethanolamine (mdea) et triethylene tetramine (teta) : 1 . Experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (6), pp.874-881</w:t>
+              <w:t xml:space="preserve">Scientific Study and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IX (1), pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003096v1</w:t>
+                <w:t xml:space="preserve">hal-00797598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solubility of carbon dioxide in aqueous solutions of n-methyldiethanolamine (mdea) and triethylene tetramine (teta) = La solubilité du CO 2 dans des solutions aqueuses de n-methyldiethanolamine (mdea) et triethylene tetramine (teta) : 1 . Experimental</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+                <w:t xml:space="preserve">Efficiency of an Integrated Gasification Combined Cycle (IGCC) power plant including CO2 removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Kanniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Study and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, IX (1), pp.121-130</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (6), pp.874-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797598v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 capture study in advanced integrated gasification combined cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9223,51 +9223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO capture study in advanced Integrated Gasification Combined Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9808,103 +9808,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 Capture in MDEA-PZ and AMP-PZ Solvents: ELECNRTL vs. ENRTL-RK Models and Their Efficiency in Natural Gas Combined Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Smahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Greenhouse Gas Control Technologies, GHGT-17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Calgary, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9932,125 +9932,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 Capture and Purification for Use in the Molten Carbonate Electrolysis Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dayan Monzer</w:t>
+                <w:t xml:space="preserve">Design methodology of a radial turbine for series hybrid electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Najib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaad Zoughaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on Process Integration for Energy Saving and Pollution Reduction-PRES22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Split, Croatia</w:t>
+              <w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DTU Copenhagen, Jul 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800781v1</w:t>
+                <w:t xml:space="preserve">hal-03935770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Economic Perspective of Power-to-gas System based on Molten Carbonate Electrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayan Monzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10066,247 +10092,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd World Hydrogen Energy Conference-WHEC22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology of a radial turbine for series hybrid electric vehicles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maroun Nemer</w:t>
+                <w:t xml:space="preserve">MODELING OF H2O AND CO2 ELECTROLYSIS IN A MOLTEN CARBONATE ELECTROLYZER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayan Monzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Assaad Zoughaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DTU Copenhagen, Jul 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">23rd World Hydrogen Energy Conference-WHEC22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935770v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING OF H2O AND CO2 ELECTROLYSIS IN A MOLTEN CARBONATE ELECTROLYZER</w:t>
+                <w:t xml:space="preserve">CO2 Capture and Purification for Use in the Molten Carbonate Electrolysis Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayan Monzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd World Hydrogen Energy Conference-WHEC22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">25th Conference on Process Integration for Energy Saving and Pollution Reduction-PRES22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800821v1</w:t>
+                <w:t xml:space="preserve">hal-03800781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exergy analysis, optimization approach study of biomethane liquefaction processes</w:t>
               </w:r>
@@ -10400,51 +10400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Modeling of a Novel Biomass Upgrading Plant as a Renewable Source of Added-Value Chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Hydrogen Energy Conference (WHEC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10577,51 +10577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-empirical Modeling of an Industrial PEM Electrolysis System using Aspen Plus Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10672,77 +10672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-economic Optimization of First Generation Oxy-fired Pulverized-coal Power Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10802,51 +10802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New conceptual design of an energy storage and recovery unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPHOS 2017 - 4th International Symposium on Innovation and Technology in the Phosphate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Benguerir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10956,433 +10956,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité énergétique et captage de CO2 dans les centrales thermiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of different CO2 recovery processes in their optimum operating conditions from a pulverized coal power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Toro Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COP22 - Symposium International sur les Changements Climatiques: Nouvelles approches, nouvelles technologies, nouvelles opportunités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Marrakesh, Maroc</w:t>
+              <w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464549v1</w:t>
+                <w:t xml:space="preserve">hal-01464328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New conceptual design and modeling of an energy storage and recovery unit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
+                <w:t xml:space="preserve">VALORISATION DU BIOGAZ DE DECHARGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Oudghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Renewable and Sustainable Energy Conference (IRSEC'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">CoFroCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016-06-29, Jul 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464320v1</w:t>
+                <w:t xml:space="preserve">hal-01464287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different CO2 recovery processes in their optimum operating conditions from a pulverized coal power plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Toro Molina</w:t>
+                <w:t xml:space="preserve">New conceptual design and modeling of an energy storage and recovery unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Greenhouse Gas Control Technologies, GHGT-13</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Conference (IRSEC), 2016 International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7984070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464328v1</w:t>
+                <w:t xml:space="preserve">hal-01577789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALORISATION DU BIOGAZ DE DECHARGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imane Oudghiri</w:t>
+                <w:t xml:space="preserve">New conceptual design and modeling of an energy storage and recovery unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouaamane Kezibri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoFroCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016-06-29, Jul 2016, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Renewable and Sustainable Energy Conference (IRSEC'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464287v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New conceptual design and modeling of an energy storage and recovery unit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacité énergétique et captage de CO2 dans les centrales thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Conference (IRSEC), 2016 International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COP22 - Symposium International sur les Changements Climatiques: Nouvelles approches, nouvelles technologies, nouvelles opportunités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Marrakesh, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2016.7984070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01577789v1</w:t>
+                <w:t xml:space="preserve">hal-01464549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of carbon dioxide</w:t>
               </w:r>
@@ -11889,260 +11889,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00876659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of carbon dioxide by co-electrolysis of CO2/H2O at high temperature for syngas production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Redissi</w:t>
+                <w:t xml:space="preserve">Power-to-gas process with high temperature electrolysis and CO2 methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Saint Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GHGT-11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Kyoto, Japan. pp.6667 - 6678</w:t>
+              <w:t xml:space="preserve">IRES: International Renewable Energy Storage Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.Session E1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463702v1</w:t>
+                <w:t xml:space="preserve">cea-00958864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-to-gas process with high temperature electrolysis and CO2 methanation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baurens</w:t>
+                <w:t xml:space="preserve">Valorization of carbon dioxide by co-electrolysis of CO2/H2O at high temperature for syngas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Redissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRES: International Renewable Energy Storage Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.Session E1</w:t>
+              <w:t xml:space="preserve">GHGT-11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kyoto, Japan. pp.6667 - 6678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00958864v1</w:t>
+                <w:t xml:space="preserve">hal-01463702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathway for advanced architectures of oxy-pulverized coal power plants: minimization of the global system exergy losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12262,77 +12262,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Synthetic Gasoline and Diesel Fuel from Dry Reforming of Methane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaâ Er-Rbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World Hydrogen Energy Conference (WHEC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toronto, Canada. pp.156-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12647,51 +12647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Hydrogen Energy Conference 2010 (WHEC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Essen, Germany. CD-ROM, paper SA.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12710,978 +12710,978 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 capture from power stations running with natural gas (NGCC) and pulverized coal (PC): Assessment of a new chemical solvent based on aqueous solutions of N-methyldiethanolamine + triethylene tetramine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study on CO2 absorption by ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th World Congress of Chemical Engineering: Incorporating the 59th Canadian Chemical Engineering Conference and the 24th Interamerican Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.520c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574467v1</w:t>
+                <w:t xml:space="preserve">hal-00574478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ammonia, monoethanolamine, diethanolamine and methyldiethanolamine solvents to reduce CO2 greenhouse gas emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of cell support and operating parameters on the competitiveness of high-temperature electrolysis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction, PRES'09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrogen &amp; Fuel cells 2009, partnerships for global energy solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vancouver, Canada. pp.CD-Rom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574473v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on CO2 absorption by ammonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of CO2 absorption in a hollow fiber membrane contactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Kallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Chemical Engineering: Incorporating the 59th Canadian Chemical Engineering Conference and the 24th Interamerican Congress of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction, PRES'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.267-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET0918042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574478v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cell support and operating parameters on the competitiveness of high-temperature electrolysis process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+                <w:t xml:space="preserve">Comparison of ammonia, monoethanolamine and methyldiethanolamine solvents to capture CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Toro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogen &amp; Fuel cells 2009, partnerships for global energy solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vancouver, Canada. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">2010 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Salt Lake City, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576350v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of CO2 absorption in a hollow fiber membrane contactor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Garmain</w:t>
+                <w:t xml:space="preserve">A New Aqueous Solvent Based on a Blend of N- MethylDiEthanolAmine and TriEthylene TetrAmine for CO2 Recovery in Post-Combustion: Kinetics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction, PRES'09</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET0918042⟩</w:t>
+              <w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Washington DC, United States. pp.901-908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575274v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ammonia, monoethanolamine and methyldiethanolamine solvents to capture CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Toro Molina</w:t>
+                <w:t xml:space="preserve">Influence of cell support on the competitiveness of high temperature electrolysis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Salt Lake City, United States. 12p</w:t>
+              <w:t xml:space="preserve">Hydrogen + Fuel cells 2009, partnerships for global energy solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vancouver, Canada. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574493v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Aqueous Solvent Based on a Blend of N- MethylDiEthanolAmine and TriEthylene TetrAmine for CO2 Recovery in Post-Combustion: Kinetics Study</w:t>
+                <w:t xml:space="preserve">CO2 capture from power stations running with natural gas (NGCC) and pulverized coal (PC): Assessment of a new chemical solvent based on aqueous solutions of N-methyldiethanolamine + triethylene tetramine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2008, Washington DC, United States. pp.901-908, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.120⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2008, Washington DC, United States. pp.909-916, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574456v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cell support on the competitiveness of high temperature electrolysis process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of ammonia, monoethanolamine, diethanolamine and methyldiethanolamine solvents to reduce CO2 greenhouse gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez-Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogen + Fuel cells 2009, partnerships for global energy solutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction, PRES'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.279-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET0918044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815727v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production from high temperature electrolysis: Economic impact of the interactions of the electrolyser investment, lifespan and performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using biomass as an energy source with low CO2 emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHEC 2008 : 17th World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia. paper n°747</w:t>
+              <w:t xml:space="preserve">CHISA 2008 : 18th international congress of chemical and process engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. paper n° K 1.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815713v1</w:t>
+                <w:t xml:space="preserve">hal-00817342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biomass as an energy source with low CO2 emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen production from high temperature electrolysis: Economic impact of the interactions of the electrolyser investment, lifespan and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mansilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHISA 2008 : 18th international congress of chemical and process engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Prague, Czech Republic. paper n° K 1.2</w:t>
+              <w:t xml:space="preserve">WHEC 2008 : 17th World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia. paper n°747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817342v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the electric and thermal characteristics of solid oxide electrolysis cells used for hydrogen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mansilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13814,51 +13814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technoeconomic study of the high temperature steam electrolysis process coupled with a sodium nucle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mansilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14004,64 +14004,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mansilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering (ECCE-6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Copenhage, Denmark. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14099,51 +14099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforming natural gas for CO2 precombustion capture in combined cycle power plant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14194,51 +14194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide absorption into new formulated amine solution.(I) Solution viscosity measuring and correlation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Tataru-Farmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Siminiceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14270,325 +14270,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00222024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the C02 capture in post-combustion.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">C02 Capture study in advanced integrated Gasfication Combined Cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHISA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CHISA 2006, 17th international congress of chemical and process engineering,.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102327v1</w:t>
+                <w:t xml:space="preserve">hal-00101160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C02 Capture study in advanced integrated Gasfication Combined Cycle.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+                <w:t xml:space="preserve">Viscosities of binary mixtures of ethylenediamine + water and triethylenetramine + water in the temperature range from 293.15 to 333.15 k and 0_50 wt % aqueous solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tataru-Farmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Siminceanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHISA 2006, 17th international congress of chemical and process engineering,.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">CHISA 2006. 17th intrnatinal congress of chemical and process engineering.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101160v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosities of binary mixtures of ethylenediamine + water and triethylenetramine + water in the temperature range from 293.15 to 333.15 k and 0_50 wt % aqueous solutions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Tataru-Farmus</w:t>
+                <w:t xml:space="preserve">Modeling of the C02 capture in post-combustion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Descamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Siminceanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHISA 2006. 17th intrnatinal congress of chemical and process engineering.</w:t>
+              <w:t xml:space="preserve">CHISA 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102331v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of an IGCC power plant including C02 removal. In : proceedings of 8th conference on process integration, modelling and optimisation for energy saving and pollution reduction.</w:t>
               </w:r>
@@ -14600,51 +14600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Giardini di naxos, Italy. pp.541 - 546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14883,51 +14883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petipas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3012472 A1. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14984,51 +14984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camel Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15232,51 +15232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Saugnac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.07.028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04898021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Zebian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02427-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24114104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Monzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.12.194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Weiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24114025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382443v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouaamane Kezibri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compassions Talla Takam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorayeb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Elkarii" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouan Boukharfane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Benjelloun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Elmocayd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50059-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Smahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanniche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Al Khoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2294126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507950v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mailhol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507839v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Najib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Shakrina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03409684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.650303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haddad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Harb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038827v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Charry Prada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038821v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105540" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02414709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1976112" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tristano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Er-Rbib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870225" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Boulmal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Toro Molina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870318" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oudghiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mehassouel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Derriche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02712" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.05.133" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01492616v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bailera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Romeo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espatolero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lisbona" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.123" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-016-1140-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409270v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farran Marc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aupretre F." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.01.059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P0KN7DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Elmi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1652203" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehassouel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derriche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouallou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1652100" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amararene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouallou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1652044" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saint Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baurens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couturier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.03.066" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Petipas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Brisse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET154517" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1545043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299327v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Saint Jean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1439066" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moullec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.091" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHPS5STX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.01.179" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S52MZ20-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299721v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.115" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Moullec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299354v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.060" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299862v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoullec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.772" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880126v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.03.027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MSRMSHC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475361v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880132v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxi Fu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.12.086" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60CRVHBR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1335057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880143v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;verton Sim&#245;es Van-Dal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.06.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W9HS9MX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Werkoff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229028" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769775v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229075" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769774v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229171" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229078" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769769v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229071" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.051" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W4QNHJ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Abidin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clodic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00442868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gros-Bonnivard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Valle-Marcos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Amann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.05.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50GQ907V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509372v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mansilla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.05.028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XNDP9VK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877112v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-009-0241-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ1C8BLD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070903364905" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2009.12.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS0S6PQV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003100v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanniche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-008-0167-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH1CPKXB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.11.012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQRPFTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003102v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584285v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siminiceanu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Tataru-Farmus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797556v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797919v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie8002649" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B8KBRQ7S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508153v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Werkoff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070802414322" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descamps" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2007.07.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QFXHKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877099v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNHPA.2008.019453" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Descamps" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kanniche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797598v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498953v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2007.04.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199189v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018569v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Jean Vinel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345889v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04879053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5025846" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800781v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800823v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800821v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978853v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985248v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L'Hostis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gernot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aupr&#234;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577770v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1191" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985270v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577776v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toro-Molina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1257" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464549v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464320v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464328v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464287v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577789v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7984070" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462018v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462147v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458120v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463695v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Redissi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Er-Rbib" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00876659v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463702v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00958864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463707v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El Fouih" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463435v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.09.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770025v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769751v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao de Castro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021028" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769760v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509418v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.121" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574473v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Garza" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918044" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574478v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576350v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575274v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Kallas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garmain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918042" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574493v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574456v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.120" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815727v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815713v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansilla" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817342v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815719v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815677v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221990v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222024v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Tataru-Farmus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102327v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Descamp" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101160v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102331v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tataru-Farmus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siminceanu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019357v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935618v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464173v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petipas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787511v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Makhloufi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Saugnac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.07.028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04898021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Zebian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02427-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24114104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Monzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.12.194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Weiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24114025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compassions Talla Takam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorayeb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Elkarii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouan Boukharfane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Benjelloun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Elmocayd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50059-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Smahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanniche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouaamane Kezibri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Al Khoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2294126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Najib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mailhol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Shakrina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03409684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.650303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haddad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Harb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105540" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Charry Prada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02414709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1976112" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870225" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tristano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Er-Rbib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Boulmal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Toro Molina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870318" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oudghiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mehassouel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Derriche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02712" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.05.133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01492616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bailera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Romeo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espatolero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lisbona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Elmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1652203" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehassouel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derriche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouallou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1652100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farran Marc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aupretre F." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.01.059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P0KN7DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amararene" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouallou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1652044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-016-1140-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saint Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baurens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couturier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.03.066" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Petipas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Brisse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET154517" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1545043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Saint Jean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.091" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHPS5STX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.01.179" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S52MZ20-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299433v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Moullec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.060" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoullec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.772" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299327v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1439066" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moullec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.046" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxi Fu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.12.086" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60CRVHBR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1335057" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;verton Sim&#245;es Van-Dal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.06.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W9HS9MX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.03.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MSRMSHC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769769v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769772v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229078" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229071" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769767v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.051" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W4QNHJ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Werkoff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229075" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229171" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Abidin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clodic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00442868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gros-Bonnivard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Valle-Marcos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Amann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.05.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50GQ907V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509372v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mansilla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.05.028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XNDP9VK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877112v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-009-0241-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ1C8BLD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070903364905" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2009.12.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS0S6PQV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509573v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.11.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQRPFTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-008-0167-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH1CPKXB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003102v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584285v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanniche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siminiceanu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Tataru-Farmus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797919v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie8002649" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B8KBRQ7S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508153v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Werkoff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070802414322" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descamps" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2007.07.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QFXHKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877099v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNHPA.2008.019453" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003096v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Descamps" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kanniche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498953v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2007.04.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199189v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018569v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Jean Vinel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345889v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04879053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5025846" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935770v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800823v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800821v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978853v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985248v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L'Hostis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gernot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aupr&#234;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577770v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1191" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985270v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577776v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toro-Molina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1257" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464328v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464287v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7984070" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464320v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464549v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462018v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462147v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458120v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463695v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Redissi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Er-Rbib" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00876659v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00958864v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463702v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463707v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El Fouih" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463435v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.09.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770025v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769751v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao de Castro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021028" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769760v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509418v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574478v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576350v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575274v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Kallas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garmain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918042" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574493v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.120" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815727v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574467v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.121" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574473v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Garza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918044" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817342v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815713v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansilla" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815719v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815677v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221990v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222024v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Tataru-Farmus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101160v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102331v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tataru-Farmus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siminceanu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102327v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Descamp" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019357v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935618v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464173v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petipas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787511v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Makhloufi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>