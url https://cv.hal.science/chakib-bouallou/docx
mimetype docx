--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -3625,235 +3625,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-to-Gas Storage Optimization Through Power Pinch Analysis</w:t>
+                <w:t xml:space="preserve">A new CO2 absorption data for aqueous solutions of N-methyldiethanolamine + Hexylamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma El Elmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+                <w:t xml:space="preserve">A. Mehassouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Derriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52, pp.1213-1218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1652203⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1652100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461956v1</w:t>
+                <w:t xml:space="preserve">hal-01461946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new CO2 absorption data for aqueous solutions of N-methyldiethanolamine + Hexylamine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power-to-Gas Storage Optimization Through Power Pinch Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bouallou</w:t>
+                <w:t xml:space="preserve">Asma El Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaâ Er-Rbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52, </w:t>
+              <w:t xml:space="preserve">, 2016, 52, pp.1213-1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1652100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1652203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461946v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of power-to-methanol processes coupling electrolytic hydrogen production and catalytic CO2 reduction</w:t>
               </w:r>
@@ -4369,222 +4369,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelled Behaviour of a High Temperature Electrolyser System Coupled with a Solar Farm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Brisse</w:t>
+                <w:t xml:space="preserve">Carbon Dioxide Absorption by Ammonia Intensified with Membrane Contactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Toro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 45, pp.1015-1020. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET154517⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 45, pp.253-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1545043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461681v1</w:t>
+                <w:t xml:space="preserve">hal-01461604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Dioxide Absorption by Ammonia Intensified with Membrane Contactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Toro Molina</w:t>
+                <w:t xml:space="preserve">Modelled Behaviour of a High Temperature Electrolyser System Coupled with a Solar Farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Petipas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 45, pp.253-258. </w:t>
+              <w:t xml:space="preserve">, 2015, 45, pp.1015-1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1545043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET154517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461604v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of an efficient renewable power-to-substitute-natural-gas process including high-temperature steam electrolysis</w:t>
               </w:r>
@@ -4777,64 +4777,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of external heat sources for high temperature electrolyser systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Petipas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5530,77 +5530,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient operation of a solid oxide electrolysis cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Petipas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingxi Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5996,64 +5996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based behaviour of a high temperature electrolyser system operated at various loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Petipas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7992,268 +7992,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reforming natural gas for CO2 pre-combustion capture in combined cycle power plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-combustion, Post-combustion and Oxy-combustion in thermal power plant for CO capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Gros-Bonnivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Valle-Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2009.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003102v1</w:t>
+                <w:t xml:space="preserve">hal-00584285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-combustion, Post-combustion and Oxy-combustion in thermal power plant for CO capture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reforming natural gas for CO2 pre-combustion capture in combined cycle power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clean Technologies and Environmental Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), pp.67-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584285v1</w:t>
+                <w:t xml:space="preserve">hal-02003102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural gas combined cycle power plant modified into an O2/CO2 cycle for CO2 capture</w:t>
               </w:r>
@@ -8608,260 +8608,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the possibilities of producing hydrogen by high temperature electrolysis of water steam supplied from biomass or waste incineration units</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Mansilla</w:t>
+                <w:t xml:space="preserve">Efficiency of an Integrated Gasification Combined Cycle (IGCC) power plant including CO2 removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Werkoff</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (5), pp.613-625. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (6), pp.874-881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15435070802414322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2007.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508153v1</w:t>
+                <w:t xml:space="preserve">hal-00877078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of an Integrated Gasification Combined Cycle (IGCC) power plant including CO2 removal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Descamps</w:t>
+                <w:t xml:space="preserve">On the possibilities of producing hydrogen by high temperature electrolysis of water steam supplied from biomass or waste incineration units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mansilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Werkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2007.07.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (5), pp.613-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15435070802414322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877078v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production by high temperature electrolysis coupled with an EPR, SFR or HTR: techno-economic study and coupling possibilities</w:t>
               </w:r>
@@ -8958,204 +8958,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The solubility of carbon dioxide in aqueous solutions of n-methyldiethanolamine (mdea) and triethylene tetramine (teta) = La solubilité du CO 2 dans des solutions aqueuses de n-methyldiethanolamine (mdea) et triethylene tetramine (teta) : 1 . Experimental</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+                <w:t xml:space="preserve">Efficiency of an Integrated Gasification Combined Cycle (IGCC) power plant including CO2 removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Kanniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Study and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, IX (1), pp.121-130</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (6), pp.874-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797598v1</w:t>
+                <w:t xml:space="preserve">hal-02003096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of an Integrated Gasification Combined Cycle (IGCC) power plant including CO2 removal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Kanniche</w:t>
+                <w:t xml:space="preserve">The solubility of carbon dioxide in aqueous solutions of n-methyldiethanolamine (mdea) and triethylene tetramine (teta) = La solubilité du CO 2 dans des solutions aqueuses de n-methyldiethanolamine (mdea) et triethylene tetramine (teta) : 1 . Experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (6), pp.874-881</w:t>
+              <w:t xml:space="preserve">Scientific Study and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IX (1), pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003096v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 capture study in advanced integrated gasification combined cycle.</w:t>
               </w:r>
@@ -11473,51 +11473,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Conference on Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Sarawak, Malaysia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1545043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462147v1</w:t>
@@ -11889,204 +11889,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00876659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-to-gas process with high temperature electrolysis and CO2 methanation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baurens</w:t>
+                <w:t xml:space="preserve">Valorization of carbon dioxide by co-electrolysis of CO2/H2O at high temperature for syngas production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Redissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRES: International Renewable Energy Storage Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.Session E1</w:t>
+              <w:t xml:space="preserve">GHGT-11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Kyoto, Japan. pp.6667 - 6678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00958864v1</w:t>
+                <w:t xml:space="preserve">hal-01463702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of carbon dioxide by co-electrolysis of CO2/H2O at high temperature for syngas production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Redissi</w:t>
+                <w:t xml:space="preserve">Power-to-gas process with high temperature electrolysis and CO2 methanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam de Saint Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GHGT-11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Kyoto, Japan. pp.6667 - 6678</w:t>
+              <w:t xml:space="preserve">IRES: International Renewable Energy Storage Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.Session E1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463702v1</w:t>
+                <w:t xml:space="preserve">cea-00958864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathway for advanced architectures of oxy-pulverized coal power plants: minimization of the global system exergy losses</w:t>
               </w:r>
@@ -12710,191 +12710,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on CO2 absorption by ammonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of cell support and operating parameters on the competitiveness of high-temperature electrolysis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Chemical Engineering: Incorporating the 59th Canadian Chemical Engineering Conference and the 24th Interamerican Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.520c</w:t>
+              <w:t xml:space="preserve">Hydrogen &amp; Fuel cells 2009, partnerships for global energy solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vancouver, Canada. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574478v1</w:t>
+                <w:t xml:space="preserve">hal-00576350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cell support and operating parameters on the competitiveness of high-temperature electrolysis process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study on CO2 absorption by ammonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Bouallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogen &amp; Fuel cells 2009, partnerships for global energy solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vancouver, Canada. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">8th World Congress of Chemical Engineering: Incorporating the 59th Canadian Chemical Engineering Conference and the 24th Interamerican Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada. pp.520c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576350v1</w:t>
+                <w:t xml:space="preserve">hal-00574478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of CO2 absorption in a hollow fiber membrane contactor</w:t>
               </w:r>
@@ -12991,200 +12991,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ammonia, monoethanolamine and methyldiethanolamine solvents to capture CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Toro Molina</w:t>
+                <w:t xml:space="preserve">A New Aqueous Solvent Based on a Blend of N- MethylDiEthanolAmine and TriEthylene TetrAmine for CO2 Recovery in Post-Combustion: Kinetics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 AIChE Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Washington DC, United States. pp.901-908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574493v1</w:t>
+                <w:t xml:space="preserve">hal-00574456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Aqueous Solvent Based on a Blend of N- MethylDiEthanolAmine and TriEthylene TetrAmine for CO2 Recovery in Post-Combustion: Kinetics Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Amann</w:t>
+                <w:t xml:space="preserve">Comparison of ammonia, monoethanolamine and methyldiethanolamine solvents to capture CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Toro Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Bouallou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greenhouse Gas Control Technologies 9, Proceedings of the 9th International Conference on Greenhouse Gas Control Technologies (GHGT-9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2010 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Salt Lake City, United States. 12p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2009.01.120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00574456v1</w:t>
+                <w:t xml:space="preserve">hal-00574493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cell support on the competitiveness of high temperature electrolysis process</w:t>
               </w:r>
@@ -15232,51 +15232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Saugnac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.07.028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04898021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Zebian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02427-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24114104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Monzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.12.194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Weiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24114025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compassions Talla Takam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorayeb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Elkarii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouan Boukharfane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Benjelloun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Elmocayd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50059-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Smahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanniche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouaamane Kezibri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Al Khoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2294126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Najib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mailhol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Shakrina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03409684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.650303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haddad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Harb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105540" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Charry Prada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02414709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1976112" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870225" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tristano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Er-Rbib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Boulmal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Toro Molina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870318" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oudghiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mehassouel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Derriche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02712" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.05.133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01492616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bailera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Romeo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espatolero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lisbona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461956v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Elmi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1652203" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461946v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehassouel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derriche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouallou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1652100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farran Marc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aupretre F." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.01.059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P0KN7DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amararene" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouallou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1652044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-016-1140-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saint Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baurens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couturier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.03.066" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Petipas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Brisse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET154517" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1545043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Saint Jean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.091" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHPS5STX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.01.179" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S52MZ20-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299433v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Moullec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.060" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoullec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.772" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299327v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1439066" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moullec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.046" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxi Fu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.12.086" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60CRVHBR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1335057" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;verton Sim&#245;es Van-Dal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.06.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W9HS9MX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.03.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MSRMSHC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769769v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769772v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229078" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229071" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769767v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.051" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W4QNHJ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Werkoff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229075" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229171" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Abidin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clodic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00442868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gros-Bonnivard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Valle-Marcos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Amann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.05.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50GQ907V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509372v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mansilla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.05.028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XNDP9VK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877112v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-009-0241-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ1C8BLD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070903364905" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2009.12.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS0S6PQV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509573v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.11.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQRPFTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-008-0167-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH1CPKXB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003102v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584285v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanniche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siminiceanu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Tataru-Farmus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797919v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie8002649" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B8KBRQ7S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508153v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Werkoff" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070802414322" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descamps" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2007.07.013" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QFXHKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877099v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNHPA.2008.019453" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797598v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003096v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Descamps" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kanniche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498953v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2007.04.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199189v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018569v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Jean Vinel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345889v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04879053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5025846" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935770v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800823v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800821v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978853v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985248v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L'Hostis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gernot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aupr&#234;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577770v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1191" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985270v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577776v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toro-Molina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1257" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464328v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464287v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7984070" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464320v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464549v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462018v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462147v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458120v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463695v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Redissi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Er-Rbib" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00876659v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00958864v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463702v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463707v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El Fouih" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463435v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.09.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770025v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769751v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao de Castro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021028" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769760v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509418v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574478v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576350v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575274v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Kallas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garmain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918042" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574493v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574456v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.120" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815727v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574467v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.121" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574473v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Garza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918044" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817342v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815713v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansilla" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815719v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815677v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221990v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222024v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Tataru-Farmus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101160v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102331v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tataru-Farmus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siminceanu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102327v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Descamp" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019357v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935618v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464173v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petipas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787511v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Makhloufi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Saugnac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2025.07.028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04898021v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula P&#233;rez-L&#243;pez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamahefasoa Rajaonison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Zebian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-024-02427-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24114104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayan Monzer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2023.12.194" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Garc&#237;a Weiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET24114025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Compassions Talla Takam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorayeb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Elkarii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouan Boukharfane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Benjelloun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Elmocayd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-15274-0.50059-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Smahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanniche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103106" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04382443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouaamane Kezibri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET23103070" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Al Khoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2294126" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Najib" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mailhol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiwa Shakrina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188153" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03409684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2021.650303" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haddad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Harb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbar Zeghondy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2188152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105540" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Charry Prada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.12.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ratnani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03123439v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02414709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1976112" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870225" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978847v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tristano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978874v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana&#226; Er-Rbib" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Boulmal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Toro Molina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870318" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Oudghiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1870257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978875v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mehassouel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Derriche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01684120v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b02712" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543550v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.05.133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01492616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bailera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Romeo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espatolero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lisbona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehassouel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Derriche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouallou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1652100" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma El Elmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1652203" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409270v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farran Marc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aupretre F." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.01.059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P0KN7DX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461926v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amararene" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouallou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1652044" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-016-1140-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Saint Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baurens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couturier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.03.066" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299366v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2014.03.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461604v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1545043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461681v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Petipas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Brisse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET154517" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam de Saint Jean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.091" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHPS5STX-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.05.115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.01.179" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S52MZ20-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299433v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Moullec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.060" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299862v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lemoullec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.772" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299327v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1439066" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Moullec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.046" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxi Fu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.12.086" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60CRVHBR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880103v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1335057" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880143v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;verton Sim&#245;es Van-Dal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.06.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W9HS9MX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475361v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.03.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MSRMSHC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769769v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Jin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769772v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229078" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229071" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769767v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2011.11.051" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9W4QNHJ7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769777v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Werkoff" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769775v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229075" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Lin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1229171" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660646v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassily Abidin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clodic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660575v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660636v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1125004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00442868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gros-Bonnivard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Valle-Marcos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Amann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2009.05.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50GQ907V-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509372v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509394v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mansilla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.05.028" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XNDP9VK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877112v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-009-0241-4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ1C8BLD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070903364905" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2009.12.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS0S6PQV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509573v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.11.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXQRPFTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10098-008-0167-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH1CPKXB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003102v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Amann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanniche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797556v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877103v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siminiceanu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. Tataru-Farmus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797919v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie8002649" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B8KBRQ7S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877078v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Descamps" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2007.07.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2QFXHKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508153v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Werkoff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435070802414322" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877099v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNHPA.2008.019453" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Descamps" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kanniche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797598v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199180v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498953v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2007.04.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199189v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101145v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018569v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Jean Vinel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345889v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04879053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5025846" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935770v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800823v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800821v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978853v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985248v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978850v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice L'Hostis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gernot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aupr&#234;tre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577770v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1191" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985270v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577776v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Toro-Molina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1257" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464328v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464287v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01577789v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2016.7984070" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464320v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464549v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462018v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462147v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458120v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01458113v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463695v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Redissi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Er-Rbib" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00876659v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463702v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00958864v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463707v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463717v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness El Fouih" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463435v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.09.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770025v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769751v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao de Castro" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021028" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769760v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509418v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576350v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574478v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00575274v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Kallas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garmain" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918042" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574456v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.120" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574493v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815727v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574467v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2009.01.121" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574473v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez-Garza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET0918044" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817342v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815713v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansilla" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815719v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817310v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00815677v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00798896v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222007v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00221990v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222024v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Tataru-Farmus" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101160v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102331v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tataru-Farmus" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Siminceanu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102327v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Descamp" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019357v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935618v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464173v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petipas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brisse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787511v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Makhloufi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>